--- v0 (2026-01-08)
+++ v1 (2026-04-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Website\DataFiles\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7B469E5-1612-4D30-BDD2-D87B1BB4EA47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4F7361C-0B7D-4EC0-BC57-AB684268D61C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1060" yWindow="1060" windowWidth="26600" windowHeight="15070" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FHFA All-Transactions HPI" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="22">
   <si>
     <t xml:space="preserve">Notes:  </t>
   </si>
   <si>
     <t>FHFA All-transactions House Price Indices</t>
   </si>
   <si>
     <t>Non-MSAs index includes all Kansas counties outside of the listed Metropolitan Statistical Areas</t>
   </si>
   <si>
     <t>Hpihelpdesk@FHFA.gov</t>
   </si>
   <si>
     <t>Source:</t>
   </si>
@@ -699,311 +699,311 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:Y211"/>
+  <dimension ref="A1:Y213"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" workbookViewId="0">
       <pane xSplit="1" ySplit="9" topLeftCell="B10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.08984375" style="19"/>
-[...5 lines deleted...]
-    <col min="19" max="20" width="11.08984375" style="12" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="19"/>
+    <col min="2" max="2" width="11.140625" style="11" customWidth="1"/>
+    <col min="3" max="8" width="11.140625" style="12" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="13" customWidth="1"/>
+    <col min="10" max="17" width="11.140625" style="14" customWidth="1"/>
+    <col min="18" max="18" width="11.140625" style="11" customWidth="1"/>
+    <col min="19" max="20" width="11.140625" style="12" customWidth="1"/>
     <col min="21" max="21" width="10" style="12" customWidth="1"/>
-    <col min="22" max="22" width="10.7265625" style="12" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.08984375" style="1"/>
+    <col min="22" max="22" width="10.7109375" style="12" customWidth="1"/>
+    <col min="23" max="24" width="9.140625" style="12"/>
+    <col min="25" max="25" width="10.5703125" style="32" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="3" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:25" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="24"/>
       <c r="K1" s="24"/>
       <c r="L1" s="24"/>
       <c r="M1" s="24"/>
       <c r="N1" s="24"/>
       <c r="O1" s="24"/>
       <c r="P1" s="24"/>
       <c r="Q1" s="24"/>
       <c r="R1" s="24"/>
       <c r="S1" s="24"/>
       <c r="T1" s="24"/>
       <c r="U1" s="24"/>
       <c r="V1" s="24"/>
       <c r="W1" s="24"/>
       <c r="X1" s="24"/>
     </row>
-    <row r="2" spans="1:25" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:25" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
     </row>
-    <row r="3" spans="1:25" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:25" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
       <c r="N3" s="24"/>
       <c r="O3" s="24"/>
       <c r="P3" s="24"/>
       <c r="Q3" s="24"/>
       <c r="R3" s="24"/>
       <c r="S3" s="24"/>
       <c r="T3" s="24"/>
       <c r="U3" s="24"/>
       <c r="V3" s="24"/>
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
     </row>
-    <row r="4" spans="1:25" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:25" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="26" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="L4" s="24"/>
       <c r="M4" s="24"/>
       <c r="N4" s="24"/>
       <c r="O4" s="24"/>
       <c r="P4" s="24"/>
       <c r="Q4" s="24"/>
       <c r="R4" s="24"/>
       <c r="S4" s="24"/>
       <c r="T4" s="24"/>
       <c r="U4" s="24"/>
       <c r="V4" s="24"/>
       <c r="W4" s="24"/>
       <c r="X4" s="24"/>
     </row>
-    <row r="5" spans="1:25" s="3" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:25" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
       <c r="M5" s="24"/>
       <c r="N5" s="24"/>
       <c r="O5" s="24"/>
       <c r="P5" s="24"/>
       <c r="Q5" s="24"/>
       <c r="R5" s="24"/>
       <c r="S5" s="24"/>
       <c r="T5" s="24"/>
       <c r="U5" s="24"/>
       <c r="V5" s="24"/>
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
     </row>
-    <row r="6" spans="1:25" s="3" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:25" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="21"/>
       <c r="B6" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="24"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="24"/>
       <c r="S6" s="24"/>
       <c r="T6" s="24"/>
       <c r="U6" s="24"/>
       <c r="V6" s="24"/>
       <c r="W6" s="24"/>
       <c r="X6" s="24"/>
     </row>
-    <row r="7" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4"/>
       <c r="B7" s="29"/>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="24"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="24"/>
       <c r="S7" s="24"/>
       <c r="T7" s="24"/>
       <c r="U7" s="24"/>
       <c r="V7" s="24"/>
       <c r="W7" s="24"/>
       <c r="X7" s="24"/>
     </row>
-    <row r="8" spans="1:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4"/>
       <c r="B8" s="35" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
       <c r="I8" s="37"/>
       <c r="J8" s="33" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
       <c r="R8" s="35" t="s">
         <v>17</v>
       </c>
       <c r="S8" s="36"/>
       <c r="T8" s="36"/>
       <c r="U8" s="36"/>
       <c r="V8" s="36"/>
       <c r="W8" s="36"/>
       <c r="X8" s="36"/>
       <c r="Y8" s="37"/>
     </row>
-    <row r="9" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -1036,13796 +1036,13940 @@
       <c r="R9" s="31" t="s">
         <v>18</v>
       </c>
       <c r="S9" s="31" t="s">
         <v>19</v>
       </c>
       <c r="T9" s="31" t="s">
         <v>20</v>
       </c>
       <c r="U9" s="31" t="s">
         <v>10</v>
       </c>
       <c r="V9" s="31" t="s">
         <v>11</v>
       </c>
       <c r="W9" s="31" t="s">
         <v>12</v>
       </c>
       <c r="X9" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Y9" s="31" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="18">
+        <v>45931</v>
+      </c>
+      <c r="B10" s="11">
+        <v>217.66023254394531</v>
+      </c>
+      <c r="C10" s="12">
+        <v>203.37559509277344</v>
+      </c>
+      <c r="D10" s="12">
+        <v>224.53392028808594</v>
+      </c>
+      <c r="E10" s="12">
+        <v>196.03129577636719</v>
+      </c>
+      <c r="F10" s="12">
+        <v>162.36285400390625</v>
+      </c>
+      <c r="G10" s="12">
+        <v>189.03887939453125</v>
+      </c>
+      <c r="H10" s="12">
+        <v>194.9251708984375</v>
+      </c>
+      <c r="I10" s="13">
+        <v>190.51905822753906</v>
+      </c>
+      <c r="J10" s="14">
+        <v>3.3706057071685791</v>
+      </c>
+      <c r="K10" s="14">
+        <v>4.1871528625488281</v>
+      </c>
+      <c r="L10" s="14">
+        <v>4.5408272743225098</v>
+      </c>
+      <c r="M10" s="14">
+        <v>6.1916470527648926</v>
+      </c>
+      <c r="N10" s="14">
+        <v>2.8209297657012939</v>
+      </c>
+      <c r="O10" s="14">
+        <v>1.3609130382537842</v>
+      </c>
+      <c r="P10" s="14">
+        <v>2.9901902675628662</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>6.0206360816955566</v>
+      </c>
+      <c r="R10" s="11">
+        <v>0.52883517742156982</v>
+      </c>
+      <c r="S10" s="12">
+        <v>0.25128331780433655</v>
+      </c>
+      <c r="T10" s="12">
+        <v>0.21955318748950958</v>
+      </c>
+      <c r="U10" s="12">
+        <v>0.99605774879455566</v>
+      </c>
+      <c r="V10" s="12">
+        <v>-0.26520422101020813</v>
+      </c>
+      <c r="W10" s="12">
+        <v>-2.2768158912658691</v>
+      </c>
+      <c r="X10" s="12">
+        <v>8.2456544041633606E-2</v>
+      </c>
+      <c r="Y10" s="32">
+        <v>1.4798494577407837</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="18">
+        <v>45839</v>
+      </c>
+      <c r="B11" s="11">
+        <v>216.51522827148438</v>
+      </c>
+      <c r="C11" s="12">
+        <v>202.86582946777344</v>
+      </c>
+      <c r="D11" s="12">
+        <v>224.04202270507813</v>
+      </c>
+      <c r="E11" s="12">
+        <v>194.09796142578125</v>
+      </c>
+      <c r="F11" s="12">
+        <v>162.79460144042969</v>
+      </c>
+      <c r="G11" s="12">
+        <v>193.44322204589844</v>
+      </c>
+      <c r="H11" s="12">
+        <v>194.76457214355469</v>
+      </c>
+      <c r="I11" s="13">
+        <v>187.74078369140625</v>
+      </c>
+      <c r="J11" s="14">
+        <v>3.3572244644165039</v>
+      </c>
+      <c r="K11" s="14">
+        <v>4.7698054313659668</v>
+      </c>
+      <c r="L11" s="14">
+        <v>4.1498408317565918</v>
+      </c>
+      <c r="M11" s="14">
+        <v>4.774294376373291</v>
+      </c>
+      <c r="N11" s="14">
+        <v>3.1872847080230713</v>
+      </c>
+      <c r="O11" s="14">
+        <v>6.9105434417724609</v>
+      </c>
+      <c r="P11" s="14">
+        <v>2.755373477935791</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>4.6597952842712402</v>
+      </c>
+      <c r="R11" s="15">
+        <v>0.49870336055755615</v>
+      </c>
+      <c r="S11" s="16">
+        <v>0.7681538462638855</v>
+      </c>
+      <c r="T11" s="16">
+        <v>0.80054444074630737</v>
+      </c>
+      <c r="U11" s="16">
+        <v>0.62902754545211792</v>
+      </c>
+      <c r="V11" s="16">
+        <v>1.513951301574707</v>
+      </c>
+      <c r="W11" s="16">
+        <v>2.3366045951843262</v>
+      </c>
+      <c r="X11" s="16">
+        <v>1.2320542335510254</v>
+      </c>
+      <c r="Y11" s="32">
+        <v>-0.39793708920478821</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="18">
         <v>45748</v>
       </c>
-      <c r="B10" s="11">
-[...73 lines deleted...]
-      <c r="A11" s="18">
+      <c r="B12" s="11">
+        <v>215.44081115722656</v>
+      </c>
+      <c r="C12" s="12">
+        <v>201.31939697265625</v>
+      </c>
+      <c r="D12" s="12">
+        <v>222.26271057128906</v>
+      </c>
+      <c r="E12" s="12">
+        <v>192.88467407226563</v>
+      </c>
+      <c r="F12" s="12">
+        <v>160.36672973632813</v>
+      </c>
+      <c r="G12" s="12">
+        <v>189.02642822265625</v>
+      </c>
+      <c r="H12" s="12">
+        <v>192.3941650390625</v>
+      </c>
+      <c r="I12" s="13">
+        <v>188.49085998535156</v>
+      </c>
+      <c r="J12" s="14">
+        <v>3.939462423324585</v>
+      </c>
+      <c r="K12" s="14">
+        <v>4.684471607208252</v>
+      </c>
+      <c r="L12" s="14">
+        <v>4.0837178230285645</v>
+      </c>
+      <c r="M12" s="14">
+        <v>6.7693872451782227</v>
+      </c>
+      <c r="N12" s="14">
+        <v>2.2375504970550537</v>
+      </c>
+      <c r="O12" s="14">
+        <v>6.4308180809020996</v>
+      </c>
+      <c r="P12" s="14">
+        <v>2.7197558879852295</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>4.9375290870666504</v>
+      </c>
+      <c r="R12" s="15">
+        <v>1.5129631757736206</v>
+      </c>
+      <c r="S12" s="16">
+        <v>1.0340745449066162</v>
+      </c>
+      <c r="T12" s="16">
+        <v>2.0322847366333008</v>
+      </c>
+      <c r="U12" s="16">
+        <v>-1.6478309631347656</v>
+      </c>
+      <c r="V12" s="16">
+        <v>1.3905000686645508</v>
+      </c>
+      <c r="W12" s="16">
+        <v>1.0508723258972168</v>
+      </c>
+      <c r="X12" s="16">
+        <v>0.53709506988525391</v>
+      </c>
+      <c r="Y12" s="32">
+        <v>1.1593476533889771</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="18">
         <v>45658</v>
       </c>
-      <c r="B11" s="11">
-[...73 lines deleted...]
-      <c r="A12" s="18">
+      <c r="B13" s="11">
+        <v>212.2298583984375</v>
+      </c>
+      <c r="C13" s="12">
+        <v>199.2589111328125</v>
+      </c>
+      <c r="D13" s="12">
+        <v>217.83566284179688</v>
+      </c>
+      <c r="E13" s="12">
+        <v>196.1163330078125</v>
+      </c>
+      <c r="F13" s="12">
+        <v>158.16740417480469</v>
+      </c>
+      <c r="G13" s="12">
+        <v>187.06065368652344</v>
+      </c>
+      <c r="H13" s="12">
+        <v>191.36634826660156</v>
+      </c>
+      <c r="I13" s="13">
+        <v>186.33062744140625</v>
+      </c>
+      <c r="J13" s="14">
+        <v>4.8579568862915039</v>
+      </c>
+      <c r="K13" s="14">
+        <v>5.7928495407104492</v>
+      </c>
+      <c r="L13" s="14">
+        <v>4.6472935676574707</v>
+      </c>
+      <c r="M13" s="14">
+        <v>8.1915435791015625</v>
+      </c>
+      <c r="N13" s="14">
+        <v>2.1821146011352539</v>
+      </c>
+      <c r="O13" s="14">
+        <v>5.3609037399291992</v>
+      </c>
+      <c r="P13" s="14">
+        <v>5.5933642387390137</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>6.0591535568237305</v>
+      </c>
+      <c r="R13" s="15">
+        <v>0.79162490367889404</v>
+      </c>
+      <c r="S13" s="16">
+        <v>2.0782129764556885</v>
+      </c>
+      <c r="T13" s="16">
+        <v>1.4221892356872559</v>
+      </c>
+      <c r="U13" s="16">
+        <v>6.2377142906188965</v>
+      </c>
+      <c r="V13" s="16">
+        <v>0.16403847932815552</v>
+      </c>
+      <c r="W13" s="16">
+        <v>0.30020830035209656</v>
+      </c>
+      <c r="X13" s="16">
+        <v>1.1098629236221313</v>
+      </c>
+      <c r="Y13" s="32">
+        <v>3.6898479461669922</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="18">
         <v>45566</v>
       </c>
-      <c r="B12" s="11">
-[...73 lines deleted...]
-      <c r="A13" s="18">
+      <c r="B14" s="11">
+        <v>210.56298828125</v>
+      </c>
+      <c r="C14" s="12">
+        <v>195.20219421386719</v>
+      </c>
+      <c r="D14" s="12">
+        <v>214.78108215332031</v>
+      </c>
+      <c r="E14" s="12">
+        <v>184.60142517089844</v>
+      </c>
+      <c r="F14" s="12">
+        <v>157.90837097167969</v>
+      </c>
+      <c r="G14" s="12">
+        <v>186.50076293945313</v>
+      </c>
+      <c r="H14" s="12">
+        <v>189.26576232910156</v>
+      </c>
+      <c r="I14" s="13">
+        <v>179.69998168945313</v>
+      </c>
+      <c r="J14" s="17">
+        <v>5.5488018989562988</v>
+      </c>
+      <c r="K14" s="17">
+        <v>6.2215909957885742</v>
+      </c>
+      <c r="L14" s="17">
+        <v>5.3026461601257324</v>
+      </c>
+      <c r="M14" s="17">
+        <v>3.5755252838134766</v>
+      </c>
+      <c r="N14" s="17">
+        <v>4.5359854698181152</v>
+      </c>
+      <c r="O14" s="17">
+        <v>9.9376506805419922</v>
+      </c>
+      <c r="P14" s="17">
+        <v>5.1123857498168945</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>5.5214991569519043</v>
+      </c>
+      <c r="R14" s="15">
+        <v>0.51582181453704834</v>
+      </c>
+      <c r="S14" s="16">
+        <v>0.81192511320114136</v>
+      </c>
+      <c r="T14" s="16">
+        <v>-0.15527151525020599</v>
+      </c>
+      <c r="U14" s="16">
+        <v>-0.35194915533065796</v>
+      </c>
+      <c r="V14" s="16">
+        <v>9.0154632925987244E-2</v>
+      </c>
+      <c r="W14" s="16">
+        <v>3.0736446380615234</v>
+      </c>
+      <c r="X14" s="16">
+        <v>-0.14573058485984802</v>
+      </c>
+      <c r="Y14" s="32">
+        <v>0.17729268968105316</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="18">
         <v>45474</v>
       </c>
-      <c r="B13" s="11">
-[...73 lines deleted...]
-      <c r="A14" s="18">
+      <c r="B15" s="11">
+        <v>209.482421875</v>
+      </c>
+      <c r="C15" s="12">
+        <v>193.63005065917969</v>
+      </c>
+      <c r="D15" s="12">
+        <v>215.11508178710938</v>
+      </c>
+      <c r="E15" s="12">
+        <v>185.25341796875</v>
+      </c>
+      <c r="F15" s="12">
+        <v>157.76614379882813</v>
+      </c>
+      <c r="G15" s="12">
+        <v>180.9393310546875</v>
+      </c>
+      <c r="H15" s="12">
+        <v>189.54197692871094</v>
+      </c>
+      <c r="I15" s="13">
+        <v>179.38194274902344</v>
+      </c>
+      <c r="J15" s="17">
+        <v>5.0782966613769531</v>
+      </c>
+      <c r="K15" s="17">
+        <v>5.4398298263549805</v>
+      </c>
+      <c r="L15" s="17">
+        <v>5.0753488540649414</v>
+      </c>
+      <c r="M15" s="17">
+        <v>4.0340085029602051</v>
+      </c>
+      <c r="N15" s="17">
+        <v>8.7608070373535156</v>
+      </c>
+      <c r="O15" s="17">
+        <v>3.2260341644287109</v>
+      </c>
+      <c r="P15" s="17">
+        <v>6.1137886047363281</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>5.8531918525695801</v>
+      </c>
+      <c r="R15" s="15">
+        <v>1.0648385286331177</v>
+      </c>
+      <c r="S15" s="16">
+        <v>0.68607962131500244</v>
+      </c>
+      <c r="T15" s="16">
+        <v>0.73654764890670776</v>
+      </c>
+      <c r="U15" s="16">
+        <v>2.54518723487854</v>
+      </c>
+      <c r="V15" s="16">
+        <v>0.57961851358413696</v>
+      </c>
+      <c r="W15" s="16">
+        <v>1.8774029016494751</v>
+      </c>
+      <c r="X15" s="16">
+        <v>1.1969647407531738</v>
+      </c>
+      <c r="Y15" s="32">
+        <v>-0.13362526893615723</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="18">
         <v>45383</v>
       </c>
-      <c r="B14" s="11">
-[...73 lines deleted...]
-      <c r="A15" s="18">
+      <c r="B16" s="11">
+        <v>207.27528381347656</v>
+      </c>
+      <c r="C16" s="12">
+        <v>192.31065368652344</v>
+      </c>
+      <c r="D16" s="12">
+        <v>213.54225158691406</v>
+      </c>
+      <c r="E16" s="12">
+        <v>180.65541076660156</v>
+      </c>
+      <c r="F16" s="12">
+        <v>156.85696411132813</v>
+      </c>
+      <c r="G16" s="12">
+        <v>177.60498046875</v>
+      </c>
+      <c r="H16" s="12">
+        <v>187.30006408691406</v>
+      </c>
+      <c r="I16" s="13">
+        <v>179.62196350097656</v>
+      </c>
+      <c r="J16" s="17">
+        <v>5.7112412452697754</v>
+      </c>
+      <c r="K16" s="17">
+        <v>6.5810408592224121</v>
+      </c>
+      <c r="L16" s="17">
+        <v>5.7563953399658203</v>
+      </c>
+      <c r="M16" s="17">
+        <v>5.9664763510227203E-2</v>
+      </c>
+      <c r="N16" s="17">
+        <v>6.6256957054138184</v>
+      </c>
+      <c r="O16" s="17">
+        <v>4.4601378440856934</v>
+      </c>
+      <c r="P16" s="17">
+        <v>8.181218147277832</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>8.2017002105712891</v>
+      </c>
+      <c r="R16" s="15">
+        <v>2.4100151062011719</v>
+      </c>
+      <c r="S16" s="16">
+        <v>2.1038029193878174</v>
+      </c>
+      <c r="T16" s="16">
+        <v>2.5847527980804443</v>
+      </c>
+      <c r="U16" s="16">
+        <v>-0.33779138326644897</v>
+      </c>
+      <c r="V16" s="16">
+        <v>1.3355233669281006</v>
+      </c>
+      <c r="W16" s="16">
+        <v>3.5040680319070816E-2</v>
+      </c>
+      <c r="X16" s="16">
+        <v>3.3496427536010742</v>
+      </c>
+      <c r="Y16" s="32">
+        <v>2.2405893802642822</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="18">
         <v>45292</v>
       </c>
-      <c r="B15" s="11">
-[...73 lines deleted...]
-      <c r="A16" s="18">
+      <c r="B17" s="11">
+        <v>202.39747619628906</v>
+      </c>
+      <c r="C17" s="12">
+        <v>188.34817504882813</v>
+      </c>
+      <c r="D17" s="12">
+        <v>208.16177368164063</v>
+      </c>
+      <c r="E17" s="12">
+        <v>181.26771545410156</v>
+      </c>
+      <c r="F17" s="12">
+        <v>154.78971862792969</v>
+      </c>
+      <c r="G17" s="12">
+        <v>177.54277038574219</v>
+      </c>
+      <c r="H17" s="12">
+        <v>181.22952270507813</v>
+      </c>
+      <c r="I17" s="13">
+        <v>175.68557739257813</v>
+      </c>
+      <c r="J17" s="17">
+        <v>6.2527170181274414</v>
+      </c>
+      <c r="K17" s="17">
+        <v>9.5147905349731445</v>
+      </c>
+      <c r="L17" s="17">
+        <v>6.9716629981994629</v>
+      </c>
+      <c r="M17" s="17">
+        <v>9.8543128967285156</v>
+      </c>
+      <c r="N17" s="17">
+        <v>4.7646822929382324</v>
+      </c>
+      <c r="O17" s="17">
+        <v>13.191082000732422</v>
+      </c>
+      <c r="P17" s="17">
+        <v>7.9802532196044922</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>9.5774526596069336</v>
+      </c>
+      <c r="R17" s="15">
+        <v>1.455679178237915</v>
+      </c>
+      <c r="S17" s="16">
+        <v>2.4919002056121826</v>
+      </c>
+      <c r="T17" s="16">
+        <v>2.0573446750640869</v>
+      </c>
+      <c r="U17" s="16">
+        <v>1.7050566673278809</v>
+      </c>
+      <c r="V17" s="16">
+        <v>2.4714210033416748</v>
+      </c>
+      <c r="W17" s="16">
+        <v>4.6571254730224609</v>
+      </c>
+      <c r="X17" s="16">
+        <v>0.64930695295333862</v>
+      </c>
+      <c r="Y17" s="32">
+        <v>3.1642041206359863</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="18">
         <v>45200</v>
       </c>
-      <c r="B16" s="11">
-[...73 lines deleted...]
-      <c r="A17" s="18">
+      <c r="B18" s="11">
+        <v>199.49348449707031</v>
+      </c>
+      <c r="C18" s="12">
+        <v>183.76884460449219</v>
+      </c>
+      <c r="D18" s="12">
+        <v>203.96549987792969</v>
+      </c>
+      <c r="E18" s="12">
+        <v>178.22880554199219</v>
+      </c>
+      <c r="F18" s="12">
+        <v>151.05647277832031</v>
+      </c>
+      <c r="G18" s="12">
+        <v>169.64230346679688</v>
+      </c>
+      <c r="H18" s="12">
+        <v>180.06037902832031</v>
+      </c>
+      <c r="I18" s="13">
+        <v>170.29702758789063</v>
+      </c>
+      <c r="J18" s="17">
+        <v>5.3461685180664063</v>
+      </c>
+      <c r="K18" s="17">
+        <v>7.2501811981201172</v>
+      </c>
+      <c r="L18" s="17">
+        <v>6.7949109077453613</v>
+      </c>
+      <c r="M18" s="17">
+        <v>7.1401729583740234</v>
+      </c>
+      <c r="N18" s="17">
+        <v>5.345186710357666</v>
+      </c>
+      <c r="O18" s="17">
+        <v>5.513638973236084</v>
+      </c>
+      <c r="P18" s="17">
+        <v>8.5130233764648438</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>5.8797116279602051</v>
+      </c>
+      <c r="R18" s="15">
+        <v>6.775210052728653E-2</v>
+      </c>
+      <c r="S18" s="16">
+        <v>6.9977790117263794E-2</v>
+      </c>
+      <c r="T18" s="16">
+        <v>-0.3707878589630127</v>
+      </c>
+      <c r="U18" s="16">
+        <v>8.9148879051208496E-2</v>
+      </c>
+      <c r="V18" s="16">
+        <v>4.1352982521057129</v>
+      </c>
+      <c r="W18" s="16">
+        <v>-3.2189292907714844</v>
+      </c>
+      <c r="X18" s="16">
+        <v>0.80557805299758911</v>
+      </c>
+      <c r="Y18" s="32">
+        <v>0.49218657612800598</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="18">
         <v>45108</v>
       </c>
-      <c r="B17" s="11">
-[...73 lines deleted...]
-      <c r="A18" s="18">
+      <c r="B19" s="11">
+        <v>199.35841369628906</v>
+      </c>
+      <c r="C19" s="12">
+        <v>183.64033508300781</v>
+      </c>
+      <c r="D19" s="12">
+        <v>204.72459411621094</v>
+      </c>
+      <c r="E19" s="12">
+        <v>178.070068359375</v>
+      </c>
+      <c r="F19" s="12">
+        <v>145.05789184570313</v>
+      </c>
+      <c r="G19" s="12">
+        <v>175.28459167480469</v>
+      </c>
+      <c r="H19" s="12">
+        <v>178.62144470214844</v>
+      </c>
+      <c r="I19" s="13">
+        <v>169.46295166015625</v>
+      </c>
+      <c r="J19" s="17">
+        <v>4.1905303001403809</v>
+      </c>
+      <c r="K19" s="17">
+        <v>6.4460039138793945</v>
+      </c>
+      <c r="L19" s="17">
+        <v>7.0528059005737305</v>
+      </c>
+      <c r="M19" s="17">
+        <v>7.6464333534240723</v>
+      </c>
+      <c r="N19" s="17">
+        <v>0.41135746240615845</v>
+      </c>
+      <c r="O19" s="17">
+        <v>9.2809467315673828</v>
+      </c>
+      <c r="P19" s="17">
+        <v>7.0078859329223633</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>5.074976921081543</v>
+      </c>
+      <c r="R19" s="15">
+        <v>1.6736078262329102</v>
+      </c>
+      <c r="S19" s="16">
+        <v>1.7758389711380005</v>
+      </c>
+      <c r="T19" s="16">
+        <v>1.3894722461700439</v>
+      </c>
+      <c r="U19" s="16">
+        <v>-1.3722798824310303</v>
+      </c>
+      <c r="V19" s="16">
+        <v>-1.3948860168457031</v>
+      </c>
+      <c r="W19" s="16">
+        <v>3.0953831672668457</v>
+      </c>
+      <c r="X19" s="16">
+        <v>3.1685993671417236</v>
+      </c>
+      <c r="Y19" s="32">
+        <v>2.0820567607879639</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="18">
         <v>45017</v>
       </c>
-      <c r="B18" s="11">
-[...73 lines deleted...]
-      <c r="A19" s="18">
+      <c r="B20" s="11">
+        <v>196.07685852050781</v>
+      </c>
+      <c r="C20" s="12">
+        <v>180.43608093261719</v>
+      </c>
+      <c r="D20" s="12">
+        <v>201.91899108886719</v>
+      </c>
+      <c r="E20" s="12">
+        <v>180.54768371582031</v>
+      </c>
+      <c r="F20" s="12">
+        <v>147.10990905761719</v>
+      </c>
+      <c r="G20" s="12">
+        <v>170.02177429199219</v>
+      </c>
+      <c r="H20" s="12">
+        <v>173.13546752929688</v>
+      </c>
+      <c r="I20" s="13">
+        <v>166.00660705566406</v>
+      </c>
+      <c r="J20" s="17">
+        <v>4.0649104118347168</v>
+      </c>
+      <c r="K20" s="17">
+        <v>5.8928532600402832</v>
+      </c>
+      <c r="L20" s="17">
+        <v>6.2809634208679199</v>
+      </c>
+      <c r="M20" s="17">
+        <v>9.3240423202514648</v>
+      </c>
+      <c r="N20" s="17">
+        <v>6.6580805778503418</v>
+      </c>
+      <c r="O20" s="17">
+        <v>6.6492409706115723</v>
+      </c>
+      <c r="P20" s="17">
+        <v>5.1826410293579102</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>5.9150004386901855</v>
+      </c>
+      <c r="R20" s="15">
+        <v>2.9345817565917969</v>
+      </c>
+      <c r="S20" s="16">
+        <v>4.9143118858337402</v>
+      </c>
+      <c r="T20" s="16">
+        <v>3.7635743618011475</v>
+      </c>
+      <c r="U20" s="16">
+        <v>9.4179506301879883</v>
+      </c>
+      <c r="V20" s="16">
+        <v>-0.43315675854682922</v>
+      </c>
+      <c r="W20" s="16">
+        <v>8.3961286544799805</v>
+      </c>
+      <c r="X20" s="16">
+        <v>3.1576530933380127</v>
+      </c>
+      <c r="Y20" s="32">
+        <v>3.5405483245849609</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="18">
         <v>44927</v>
       </c>
-      <c r="B19" s="11">
-[...73 lines deleted...]
-      <c r="A20" s="18">
+      <c r="B21" s="11">
+        <v>190.48686218261719</v>
+      </c>
+      <c r="C21" s="12">
+        <v>171.98423767089844</v>
+      </c>
+      <c r="D21" s="12">
+        <v>194.59526062011719</v>
+      </c>
+      <c r="E21" s="12">
+        <v>165.00736999511719</v>
+      </c>
+      <c r="F21" s="12">
+        <v>147.74990844726563</v>
+      </c>
+      <c r="G21" s="12">
+        <v>156.85224914550781</v>
+      </c>
+      <c r="H21" s="12">
+        <v>167.83580017089844</v>
+      </c>
+      <c r="I21" s="13">
+        <v>160.33004760742188</v>
+      </c>
+      <c r="J21" s="17">
+        <v>7.6318659782409668</v>
+      </c>
+      <c r="K21" s="17">
+        <v>7.3189001083374023</v>
+      </c>
+      <c r="L21" s="17">
+        <v>9.2309856414794922</v>
+      </c>
+      <c r="M21" s="17">
+        <v>7.185213565826416</v>
+      </c>
+      <c r="N21" s="17">
+        <v>9.1274070739746094</v>
+      </c>
+      <c r="O21" s="17">
+        <v>4.5009951591491699</v>
+      </c>
+      <c r="P21" s="17">
+        <v>9.0078420639038086</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>6.3781518936157227</v>
+      </c>
+      <c r="R21" s="15">
+        <v>0.59005892276763916</v>
+      </c>
+      <c r="S21" s="16">
+        <v>0.3725145161151886</v>
+      </c>
+      <c r="T21" s="16">
+        <v>1.888713002204895</v>
+      </c>
+      <c r="U21" s="16">
+        <v>-0.80774176120758057</v>
+      </c>
+      <c r="V21" s="16">
+        <v>3.0392181873321533</v>
+      </c>
+      <c r="W21" s="16">
+        <v>-2.4414827823638916</v>
+      </c>
+      <c r="X21" s="16">
+        <v>1.1459066867828369</v>
+      </c>
+      <c r="Y21" s="32">
+        <v>-0.31711912155151367</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="18">
         <v>44835</v>
       </c>
-      <c r="B20" s="11">
-[...73 lines deleted...]
-      <c r="A21" s="18">
+      <c r="B22" s="11">
+        <v>189.36947631835938</v>
+      </c>
+      <c r="C22" s="12">
+        <v>171.345947265625</v>
+      </c>
+      <c r="D22" s="12">
+        <v>190.988037109375</v>
+      </c>
+      <c r="E22" s="12">
+        <v>166.35105895996094</v>
+      </c>
+      <c r="F22" s="12">
+        <v>143.39190673828125</v>
+      </c>
+      <c r="G22" s="12">
+        <v>160.77761840820313</v>
+      </c>
+      <c r="H22" s="12">
+        <v>165.93434143066406</v>
+      </c>
+      <c r="I22" s="13">
+        <v>160.840087890625</v>
+      </c>
+      <c r="J22" s="17">
+        <v>10.903571128845215</v>
+      </c>
+      <c r="K22" s="17">
+        <v>10.445655822753906</v>
+      </c>
+      <c r="L22" s="17">
+        <v>11.619814872741699</v>
+      </c>
+      <c r="M22" s="17">
+        <v>10.883950233459473</v>
+      </c>
+      <c r="N22" s="17">
+        <v>11.259553909301758</v>
+      </c>
+      <c r="O22" s="17">
+        <v>10.377970695495605</v>
+      </c>
+      <c r="P22" s="17">
+        <v>11.576175689697266</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>9.4264183044433594</v>
+      </c>
+      <c r="R22" s="15">
+        <v>-1.029982328414917</v>
+      </c>
+      <c r="S22" s="16">
+        <v>-0.68036168813705444</v>
+      </c>
+      <c r="T22" s="16">
+        <v>-0.13019709289073944</v>
+      </c>
+      <c r="U22" s="16">
+        <v>0.56209158897399902</v>
+      </c>
+      <c r="V22" s="16">
+        <v>-0.74186617136001587</v>
+      </c>
+      <c r="W22" s="16">
+        <v>0.23658698797225952</v>
+      </c>
+      <c r="X22" s="16">
+        <v>-0.59265285730361938</v>
+      </c>
+      <c r="Y22" s="32">
+        <v>-0.27160042524337769</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="18">
         <v>44743</v>
       </c>
-      <c r="B21" s="11">
-[...73 lines deleted...]
-      <c r="A22" s="18">
+      <c r="B23" s="11">
+        <v>191.34024047851563</v>
+      </c>
+      <c r="C23" s="12">
+        <v>172.51971435546875</v>
+      </c>
+      <c r="D23" s="12">
+        <v>191.23703002929688</v>
+      </c>
+      <c r="E23" s="12">
+        <v>165.42123413085938</v>
+      </c>
+      <c r="F23" s="12">
+        <v>144.46363830566406</v>
+      </c>
+      <c r="G23" s="12">
+        <v>160.39813232421875</v>
+      </c>
+      <c r="H23" s="12">
+        <v>166.92362976074219</v>
+      </c>
+      <c r="I23" s="13">
+        <v>161.27812194824219</v>
+      </c>
+      <c r="J23" s="17">
+        <v>15.878410339355469</v>
+      </c>
+      <c r="K23" s="17">
+        <v>13.097816467285156</v>
+      </c>
+      <c r="L23" s="17">
+        <v>14.379629135131836</v>
+      </c>
+      <c r="M23" s="17">
+        <v>11.19283390045166</v>
+      </c>
+      <c r="N23" s="17">
+        <v>12.126472473144531</v>
+      </c>
+      <c r="O23" s="17">
+        <v>13.03813648223877</v>
+      </c>
+      <c r="P23" s="17">
+        <v>14.466328620910645</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>11.982831954956055</v>
+      </c>
+      <c r="R23" s="15">
+        <v>1.5510222911834717</v>
+      </c>
+      <c r="S23" s="16">
+        <v>1.2469573020935059</v>
+      </c>
+      <c r="T23" s="16">
+        <v>0.65846174955368042</v>
+      </c>
+      <c r="U23" s="16">
+        <v>0.16477753221988678</v>
+      </c>
+      <c r="V23" s="16">
+        <v>4.7394680976867676</v>
+      </c>
+      <c r="W23" s="16">
+        <v>0.61263799667358398</v>
+      </c>
+      <c r="X23" s="16">
+        <v>1.4088417291641235</v>
+      </c>
+      <c r="Y23" s="32">
+        <v>2.8981533050537109</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="18">
         <v>44652</v>
       </c>
-      <c r="B22" s="11">
-[...73 lines deleted...]
-      <c r="A23" s="18">
+      <c r="B24" s="11">
+        <v>188.4178466796875</v>
+      </c>
+      <c r="C24" s="12">
+        <v>170.39495849609375</v>
+      </c>
+      <c r="D24" s="12">
+        <v>189.98603820800781</v>
+      </c>
+      <c r="E24" s="12">
+        <v>165.14910888671875</v>
+      </c>
+      <c r="F24" s="12">
+        <v>137.92665100097656</v>
+      </c>
+      <c r="G24" s="12">
+        <v>159.42144775390625</v>
+      </c>
+      <c r="H24" s="12">
+        <v>164.6046142578125</v>
+      </c>
+      <c r="I24" s="13">
+        <v>156.73568725585938</v>
+      </c>
+      <c r="J24" s="17">
+        <v>20.461990356445313</v>
+      </c>
+      <c r="K24" s="17">
+        <v>16.641252517700195</v>
+      </c>
+      <c r="L24" s="17">
+        <v>18.418563842773438</v>
+      </c>
+      <c r="M24" s="17">
+        <v>16.047174453735352</v>
+      </c>
+      <c r="N24" s="17">
+        <v>12.081058502197266</v>
+      </c>
+      <c r="O24" s="17">
+        <v>18.309398651123047</v>
+      </c>
+      <c r="P24" s="17">
+        <v>16.414514541625977</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>15.005290985107422</v>
+      </c>
+      <c r="R24" s="15">
+        <v>6.462794303894043</v>
+      </c>
+      <c r="S24" s="16">
+        <v>6.3271803855895996</v>
+      </c>
+      <c r="T24" s="16">
+        <v>6.6437215805053711</v>
+      </c>
+      <c r="U24" s="16">
+        <v>7.2772841453552246</v>
+      </c>
+      <c r="V24" s="16">
+        <v>1.871995210647583</v>
+      </c>
+      <c r="W24" s="16">
+        <v>6.2126951217651367</v>
+      </c>
+      <c r="X24" s="16">
+        <v>6.9092116355895996</v>
+      </c>
+      <c r="Y24" s="32">
+        <v>3.9933168888092041</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="18">
         <v>44562</v>
       </c>
-      <c r="B23" s="11">
-[...73 lines deleted...]
-      <c r="A24" s="18">
+      <c r="B25" s="11">
+        <v>176.97999572753906</v>
+      </c>
+      <c r="C25" s="12">
+        <v>160.25531005859375</v>
+      </c>
+      <c r="D25" s="12">
+        <v>178.15023803710938</v>
+      </c>
+      <c r="E25" s="12">
+        <v>153.94601440429688</v>
+      </c>
+      <c r="F25" s="12">
+        <v>135.39210510253906</v>
+      </c>
+      <c r="G25" s="12">
+        <v>150.09642028808594</v>
+      </c>
+      <c r="H25" s="12">
+        <v>153.96672058105469</v>
+      </c>
+      <c r="I25" s="13">
+        <v>150.71707153320313</v>
+      </c>
+      <c r="J25" s="17">
+        <v>19.428686141967773</v>
+      </c>
+      <c r="K25" s="17">
+        <v>16.007192611694336</v>
+      </c>
+      <c r="L25" s="17">
+        <v>18.080818176269531</v>
+      </c>
+      <c r="M25" s="17">
+        <v>15.805858612060547</v>
+      </c>
+      <c r="N25" s="17">
+        <v>13.381535530090332</v>
+      </c>
+      <c r="O25" s="17">
+        <v>17.211557388305664</v>
+      </c>
+      <c r="P25" s="17">
+        <v>16.169050216674805</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>14.694730758666992</v>
+      </c>
+      <c r="R25" s="15">
+        <v>3.6477131843566895</v>
+      </c>
+      <c r="S25" s="16">
+        <v>3.2968859672546387</v>
+      </c>
+      <c r="T25" s="16">
+        <v>4.1169700622558594</v>
+      </c>
+      <c r="U25" s="16">
+        <v>2.6151747703552246</v>
+      </c>
+      <c r="V25" s="16">
+        <v>5.0524125099182129</v>
+      </c>
+      <c r="W25" s="16">
+        <v>3.0450587272644043</v>
+      </c>
+      <c r="X25" s="16">
+        <v>3.5290045738220215</v>
+      </c>
+      <c r="Y25" s="32">
+        <v>2.5392942428588867</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="18">
         <v>44470</v>
       </c>
-      <c r="B24" s="11">
-[...41 lines deleted...]
-      <c r="P24" s="17">
+      <c r="B26" s="11">
+        <v>170.75146484375</v>
+      </c>
+      <c r="C26" s="12">
+        <v>155.1405029296875</v>
+      </c>
+      <c r="D26" s="12">
+        <v>171.10585021972656</v>
+      </c>
+      <c r="E26" s="12">
+        <v>150.02265930175781</v>
+      </c>
+      <c r="F26" s="12">
+        <v>128.88053894042969</v>
+      </c>
+      <c r="G26" s="12">
+        <v>145.66096496582031</v>
+      </c>
+      <c r="H26" s="12">
+        <v>148.71844482421875</v>
+      </c>
+      <c r="I26" s="13">
+        <v>146.98469543457031</v>
+      </c>
+      <c r="J26" s="17">
+        <v>18.017478942871094</v>
+      </c>
+      <c r="K26" s="17">
+        <v>14.31096363067627</v>
+      </c>
+      <c r="L26" s="17">
+        <v>15.674525260925293</v>
+      </c>
+      <c r="M26" s="17">
+        <v>14.922903060913086</v>
+      </c>
+      <c r="N26" s="17">
+        <v>7.6401009559631348</v>
+      </c>
+      <c r="O26" s="17">
+        <v>16.434602737426758</v>
+      </c>
+      <c r="P26" s="17">
         <v>14.162435531616211</v>
       </c>
-      <c r="Q24" s="17">
-[...28 lines deleted...]
-      <c r="A25" s="18">
+      <c r="Q26" s="17">
+        <v>13.492097854614258</v>
+      </c>
+      <c r="R26" s="15">
+        <v>3.4095492362976074</v>
+      </c>
+      <c r="S26" s="16">
+        <v>1.7046272754669189</v>
+      </c>
+      <c r="T26" s="16">
+        <v>2.339097261428833</v>
+      </c>
+      <c r="U26" s="16">
+        <v>0.84222239255905151</v>
+      </c>
+      <c r="V26" s="16">
+        <v>3.1539000570774078E-2</v>
+      </c>
+      <c r="W26" s="16">
+        <v>2.6523399353027344</v>
+      </c>
+      <c r="X26" s="16">
+        <v>1.982291579246521</v>
+      </c>
+      <c r="Y26" s="32">
+        <v>2.0582485198974609</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="18">
         <v>44378</v>
       </c>
-      <c r="B25" s="11">
-[...73 lines deleted...]
-      <c r="A26" s="18">
+      <c r="B27" s="11">
+        <v>165.12156677246094</v>
+      </c>
+      <c r="C27" s="12">
+        <v>152.54026794433594</v>
+      </c>
+      <c r="D27" s="12">
+        <v>167.19500732421875</v>
+      </c>
+      <c r="E27" s="12">
+        <v>148.76969909667969</v>
+      </c>
+      <c r="F27" s="12">
+        <v>128.83990478515625</v>
+      </c>
+      <c r="G27" s="12">
+        <v>141.89735412597656</v>
+      </c>
+      <c r="H27" s="12">
+        <v>145.82771301269531</v>
+      </c>
+      <c r="I27" s="13">
+        <v>144.02040100097656</v>
+      </c>
+      <c r="J27" s="17">
+        <v>16.625476837158203</v>
+      </c>
+      <c r="K27" s="17">
+        <v>14.623702049255371</v>
+      </c>
+      <c r="L27" s="17">
+        <v>15.56413745880127</v>
+      </c>
+      <c r="M27" s="17">
+        <v>15.988153457641602</v>
+      </c>
+      <c r="N27" s="17">
+        <v>10.205502510070801</v>
+      </c>
+      <c r="O27" s="17">
+        <v>15.365164756774902</v>
+      </c>
+      <c r="P27" s="17">
+        <v>14.018074989318848</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>13.089571952819824</v>
+      </c>
+      <c r="R27" s="15">
+        <v>5.5678811073303223</v>
+      </c>
+      <c r="S27" s="16">
+        <v>4.419097900390625</v>
+      </c>
+      <c r="T27" s="16">
+        <v>4.2128787040710449</v>
+      </c>
+      <c r="U27" s="16">
+        <v>4.5376677513122559</v>
+      </c>
+      <c r="V27" s="16">
+        <v>4.6970467567443848</v>
+      </c>
+      <c r="W27" s="16">
+        <v>5.304466724395752</v>
+      </c>
+      <c r="X27" s="16">
+        <v>3.1347935199737549</v>
+      </c>
+      <c r="Y27" s="32">
+        <v>5.6754136085510254</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="18">
         <v>44287</v>
       </c>
-      <c r="B26" s="11">
-[...73 lines deleted...]
-      <c r="A27" s="18">
+      <c r="B28" s="11">
+        <v>156.41268920898438</v>
+      </c>
+      <c r="C28" s="12">
+        <v>146.08464050292969</v>
+      </c>
+      <c r="D28" s="12">
+        <v>160.43601989746094</v>
+      </c>
+      <c r="E28" s="12">
+        <v>142.31204223632813</v>
+      </c>
+      <c r="F28" s="12">
+        <v>123.05973052978516</v>
+      </c>
+      <c r="G28" s="12">
+        <v>134.74961853027344</v>
+      </c>
+      <c r="H28" s="12">
+        <v>141.395263671875</v>
+      </c>
+      <c r="I28" s="13">
+        <v>136.28562927246094</v>
+      </c>
+      <c r="J28" s="17">
+        <v>12.424428939819336</v>
+      </c>
+      <c r="K28" s="17">
+        <v>12.140737533569336</v>
+      </c>
+      <c r="L28" s="17">
+        <v>13.600793838500977</v>
+      </c>
+      <c r="M28" s="17">
+        <v>12.879435539245605</v>
+      </c>
+      <c r="N28" s="17">
+        <v>6.0863447189331055</v>
+      </c>
+      <c r="O28" s="17">
+        <v>12.635849952697754</v>
+      </c>
+      <c r="P28" s="17">
+        <v>13.016023635864258</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>9.2080554962158203</v>
+      </c>
+      <c r="R28" s="15">
+        <v>5.5495729446411133</v>
+      </c>
+      <c r="S28" s="16">
+        <v>5.7491865158081055</v>
+      </c>
+      <c r="T28" s="16">
+        <v>6.3395586013793945</v>
+      </c>
+      <c r="U28" s="16">
+        <v>7.0542044639587402</v>
+      </c>
+      <c r="V28" s="16">
+        <v>3.0540163516998291</v>
+      </c>
+      <c r="W28" s="16">
+        <v>5.2271041870117188</v>
+      </c>
+      <c r="X28" s="16">
+        <v>6.6837887763977051</v>
+      </c>
+      <c r="Y28" s="32">
+        <v>3.7124934196472168</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="18">
         <v>44197</v>
       </c>
-      <c r="B27" s="11">
-[...73 lines deleted...]
-      <c r="A28" s="18">
+      <c r="B29" s="11">
+        <v>148.1888427734375</v>
+      </c>
+      <c r="C29" s="12">
+        <v>138.14256286621094</v>
+      </c>
+      <c r="D29" s="12">
+        <v>150.87144470214844</v>
+      </c>
+      <c r="E29" s="12">
+        <v>132.9345703125</v>
+      </c>
+      <c r="F29" s="12">
+        <v>119.412841796875</v>
+      </c>
+      <c r="G29" s="12">
+        <v>128.05598449707031</v>
+      </c>
+      <c r="H29" s="12">
+        <v>132.53678894042969</v>
+      </c>
+      <c r="I29" s="13">
+        <v>131.40715026855469</v>
+      </c>
+      <c r="J29" s="17">
+        <v>7.5887556076049805</v>
+      </c>
+      <c r="K29" s="17">
+        <v>7.0757369995117188</v>
+      </c>
+      <c r="L29" s="17">
+        <v>8.6884241104125977</v>
+      </c>
+      <c r="M29" s="17">
+        <v>5.774350643157959</v>
+      </c>
+      <c r="N29" s="17">
+        <v>5.9486312866210938</v>
+      </c>
+      <c r="O29" s="17">
+        <v>7.5552573204040527</v>
+      </c>
+      <c r="P29" s="17">
+        <v>7.5647826194763184</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>5.741187572479248</v>
+      </c>
+      <c r="R29" s="15">
+        <v>2.4229786396026611</v>
+      </c>
+      <c r="S29" s="16">
+        <v>1.7865045070648193</v>
+      </c>
+      <c r="T29" s="16">
+        <v>1.9952379465103149</v>
+      </c>
+      <c r="U29" s="16">
+        <v>1.8327909708023071</v>
+      </c>
+      <c r="V29" s="16">
+        <v>-0.26725050806999207</v>
+      </c>
+      <c r="W29" s="16">
+        <v>2.362008810043335</v>
+      </c>
+      <c r="X29" s="16">
+        <v>1.7407239675521851</v>
+      </c>
+      <c r="Y29" s="32">
+        <v>1.4641169309616089</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="18">
         <v>44105</v>
       </c>
-      <c r="B28" s="11">
-[...73 lines deleted...]
-      <c r="A29" s="18">
+      <c r="B30" s="11">
+        <v>144.68319702148438</v>
+      </c>
+      <c r="C30" s="12">
+        <v>135.71795654296875</v>
+      </c>
+      <c r="D30" s="12">
+        <v>147.92008972167969</v>
+      </c>
+      <c r="E30" s="12">
+        <v>130.54200744628906</v>
+      </c>
+      <c r="F30" s="12">
+        <v>119.73282623291016</v>
+      </c>
+      <c r="G30" s="12">
+        <v>125.10108947753906</v>
+      </c>
+      <c r="H30" s="12">
+        <v>130.26914978027344</v>
+      </c>
+      <c r="I30" s="13">
+        <v>129.51095581054688</v>
+      </c>
+      <c r="J30" s="17">
+        <v>6.2632451057434082</v>
+      </c>
+      <c r="K30" s="17">
+        <v>6.6374959945678711</v>
+      </c>
+      <c r="L30" s="17">
+        <v>7.5883431434631348</v>
+      </c>
+      <c r="M30" s="17">
+        <v>5.3341889381408691</v>
+      </c>
+      <c r="N30" s="17">
+        <v>5.3071203231811523</v>
+      </c>
+      <c r="O30" s="17">
+        <v>6.4471778869628906</v>
+      </c>
+      <c r="P30" s="17">
+        <v>7.8326044082641602</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>4.9807896614074707</v>
+      </c>
+      <c r="R30" s="15">
+        <v>2.1898455619812012</v>
+      </c>
+      <c r="S30" s="16">
+        <v>1.9828763008117676</v>
+      </c>
+      <c r="T30" s="16">
+        <v>2.2414355278015137</v>
+      </c>
+      <c r="U30" s="16">
+        <v>1.7769545316696167</v>
+      </c>
+      <c r="V30" s="16">
+        <v>2.415604829788208</v>
+      </c>
+      <c r="W30" s="16">
+        <v>1.7094906568527222</v>
+      </c>
+      <c r="X30" s="16">
+        <v>1.853333592414856</v>
+      </c>
+      <c r="Y30" s="32">
+        <v>1.6962758302688599</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A31" s="18">
         <v>44013</v>
       </c>
-      <c r="B29" s="11">
-[...73 lines deleted...]
-      <c r="A30" s="18">
+      <c r="B31" s="11">
+        <v>141.582763671875</v>
+      </c>
+      <c r="C31" s="12">
+        <v>133.07916259765625</v>
+      </c>
+      <c r="D31" s="12">
+        <v>144.67723083496094</v>
+      </c>
+      <c r="E31" s="12">
+        <v>128.26283264160156</v>
+      </c>
+      <c r="F31" s="12">
+        <v>116.90877532958984</v>
+      </c>
+      <c r="G31" s="12">
+        <v>122.99844360351563</v>
+      </c>
+      <c r="H31" s="12">
+        <v>127.89876556396484</v>
+      </c>
+      <c r="I31" s="13">
+        <v>127.35073852539063</v>
+      </c>
+      <c r="J31" s="17">
+        <v>4.9109468460083008</v>
+      </c>
+      <c r="K31" s="17">
+        <v>5.2228741645812988</v>
+      </c>
+      <c r="L31" s="17">
+        <v>6.5188241004943848</v>
+      </c>
+      <c r="M31" s="17">
+        <v>4.5956830978393555</v>
+      </c>
+      <c r="N31" s="17">
+        <v>3.0581185817718506</v>
+      </c>
+      <c r="O31" s="17">
+        <v>6.2097105979919434</v>
+      </c>
+      <c r="P31" s="17">
+        <v>6.3852591514587402</v>
+      </c>
+      <c r="Q31" s="17">
+        <v>4.2540593147277832</v>
+      </c>
+      <c r="R31" s="15">
+        <v>1.7651472091674805</v>
+      </c>
+      <c r="S31" s="16">
+        <v>2.157184362411499</v>
+      </c>
+      <c r="T31" s="16">
+        <v>2.4423840045928955</v>
+      </c>
+      <c r="U31" s="16">
+        <v>1.7358459234237671</v>
+      </c>
+      <c r="V31" s="16">
+        <v>0.78377848863601685</v>
+      </c>
+      <c r="W31" s="16">
+        <v>2.8131682872772217</v>
+      </c>
+      <c r="X31" s="16">
+        <v>2.2283897399902344</v>
+      </c>
+      <c r="Y31" s="32">
+        <v>2.0483696460723877</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="18">
         <v>43922</v>
       </c>
-      <c r="B30" s="11">
-[...73 lines deleted...]
-      <c r="A31" s="18">
+      <c r="B32" s="11">
+        <v>139.12696838378906</v>
+      </c>
+      <c r="C32" s="12">
+        <v>130.26902770996094</v>
+      </c>
+      <c r="D32" s="12">
+        <v>141.2279052734375</v>
+      </c>
+      <c r="E32" s="12">
+        <v>126.07437896728516</v>
+      </c>
+      <c r="F32" s="12">
+        <v>115.99959564208984</v>
+      </c>
+      <c r="G32" s="12">
+        <v>119.63297271728516</v>
+      </c>
+      <c r="H32" s="12">
+        <v>125.11080932617188</v>
+      </c>
+      <c r="I32" s="13">
+        <v>124.79448699951172</v>
+      </c>
+      <c r="J32" s="17">
+        <v>4.4045138359069824</v>
+      </c>
+      <c r="K32" s="17">
+        <v>4.2045097351074219</v>
+      </c>
+      <c r="L32" s="17">
+        <v>5.1736626625061035</v>
+      </c>
+      <c r="M32" s="17">
+        <v>3.6303443908691406</v>
+      </c>
+      <c r="N32" s="17">
+        <v>4.4118361473083496</v>
+      </c>
+      <c r="O32" s="17">
+        <v>3.148463249206543</v>
+      </c>
+      <c r="P32" s="17">
+        <v>4.1998772621154785</v>
+      </c>
+      <c r="Q32" s="17">
+        <v>4.0214118957519531</v>
+      </c>
+      <c r="R32" s="15">
+        <v>1.0096054077148438</v>
+      </c>
+      <c r="S32" s="16">
+        <v>0.97286999225616455</v>
+      </c>
+      <c r="T32" s="16">
+        <v>1.741182804107666</v>
+      </c>
+      <c r="U32" s="16">
+        <v>0.31578335165977478</v>
+      </c>
+      <c r="V32" s="16">
+        <v>2.9202394485473633</v>
+      </c>
+      <c r="W32" s="16">
+        <v>0.48069292306900024</v>
+      </c>
+      <c r="X32" s="16">
+        <v>1.5379787683486938</v>
+      </c>
+      <c r="Y32" s="32">
+        <v>0.42008453607559204</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="18">
         <v>43831</v>
       </c>
-      <c r="B31" s="11">
-[...73 lines deleted...]
-      <c r="A32" s="18">
+      <c r="B33" s="11">
+        <v>137.73637390136719</v>
+      </c>
+      <c r="C33" s="12">
+        <v>129.01388549804688</v>
+      </c>
+      <c r="D33" s="12">
+        <v>138.81095886230469</v>
+      </c>
+      <c r="E33" s="12">
+        <v>125.67751312255859</v>
+      </c>
+      <c r="F33" s="12">
+        <v>112.70824432373047</v>
+      </c>
+      <c r="G33" s="12">
+        <v>119.06065368652344</v>
+      </c>
+      <c r="H33" s="12">
+        <v>123.21577453613281</v>
+      </c>
+      <c r="I33" s="13">
+        <v>124.27243804931641</v>
+      </c>
+      <c r="J33" s="17">
+        <v>5.0894722938537598</v>
+      </c>
+      <c r="K33" s="17">
+        <v>5.0800838470458984</v>
+      </c>
+      <c r="L33" s="17">
+        <v>5.7017350196838379</v>
+      </c>
+      <c r="M33" s="17">
+        <v>5.9658660888671875</v>
+      </c>
+      <c r="N33" s="17">
+        <v>1.125644326210022</v>
+      </c>
+      <c r="O33" s="17">
+        <v>6.6714978218078613</v>
+      </c>
+      <c r="P33" s="17">
+        <v>5.937258243560791</v>
+      </c>
+      <c r="Q33" s="17">
+        <v>4.1645703315734863</v>
+      </c>
+      <c r="R33" s="15">
+        <v>1.1611114740371704</v>
+      </c>
+      <c r="S33" s="16">
+        <v>1.3699115514755249</v>
+      </c>
+      <c r="T33" s="16">
+        <v>0.96290105581283569</v>
+      </c>
+      <c r="U33" s="16">
+        <v>1.4090315103530884</v>
+      </c>
+      <c r="V33" s="16">
+        <v>-0.8711245059967041</v>
+      </c>
+      <c r="W33" s="16">
+        <v>1.3074324131011963</v>
+      </c>
+      <c r="X33" s="16">
+        <v>1.9940444231033325</v>
+      </c>
+      <c r="Y33" s="32">
+        <v>0.73447626829147339</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="18">
         <v>43739</v>
       </c>
-      <c r="B32" s="11">
-[...73 lines deleted...]
-      <c r="A33" s="18">
+      <c r="B34" s="11">
+        <v>136.15545654296875</v>
+      </c>
+      <c r="C34" s="12">
+        <v>127.27039337158203</v>
+      </c>
+      <c r="D34" s="12">
+        <v>137.48709106445313</v>
+      </c>
+      <c r="E34" s="12">
+        <v>123.93128204345703</v>
+      </c>
+      <c r="F34" s="12">
+        <v>113.69869995117188</v>
+      </c>
+      <c r="G34" s="12">
+        <v>117.52410125732422</v>
+      </c>
+      <c r="H34" s="12">
+        <v>120.80683135986328</v>
+      </c>
+      <c r="I34" s="13">
+        <v>123.36634063720703</v>
+      </c>
+      <c r="J34" s="17">
+        <v>5.0519924163818359</v>
+      </c>
+      <c r="K34" s="17">
+        <v>4.5133209228515625</v>
+      </c>
+      <c r="L34" s="17">
+        <v>5.680809497833252</v>
+      </c>
+      <c r="M34" s="17">
+        <v>5.1621260643005371</v>
+      </c>
+      <c r="N34" s="17">
+        <v>3.5000958442687988</v>
+      </c>
+      <c r="O34" s="17">
+        <v>4.9730491638183594</v>
+      </c>
+      <c r="P34" s="17">
+        <v>4.762967586517334</v>
+      </c>
+      <c r="Q34" s="17">
+        <v>5.0107250213623047</v>
+      </c>
+      <c r="R34" s="15">
+        <v>0.88938510417938232</v>
+      </c>
+      <c r="S34" s="16">
+        <v>0.63000130653381348</v>
+      </c>
+      <c r="T34" s="16">
+        <v>1.2250694036483765</v>
+      </c>
+      <c r="U34" s="16">
+        <v>1.0633885860443115</v>
+      </c>
+      <c r="V34" s="16">
+        <v>0.2283557653427124</v>
+      </c>
+      <c r="W34" s="16">
+        <v>1.4825925827026367</v>
+      </c>
+      <c r="X34" s="16">
+        <v>0.48624294996261597</v>
+      </c>
+      <c r="Y34" s="32">
+        <v>0.9922822117805481</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A35" s="18">
         <v>43647</v>
       </c>
-      <c r="B33" s="11">
-[...73 lines deleted...]
-      <c r="A34" s="18">
+      <c r="B35" s="11">
+        <v>134.95518493652344</v>
+      </c>
+      <c r="C35" s="12">
+        <v>126.47360992431641</v>
+      </c>
+      <c r="D35" s="12">
+        <v>135.82316589355469</v>
+      </c>
+      <c r="E35" s="12">
+        <v>122.62727355957031</v>
+      </c>
+      <c r="F35" s="12">
+        <v>113.43965148925781</v>
+      </c>
+      <c r="G35" s="12">
+        <v>115.80715942382813</v>
+      </c>
+      <c r="H35" s="12">
+        <v>120.22225952148438</v>
+      </c>
+      <c r="I35" s="13">
+        <v>122.15422058105469</v>
+      </c>
+      <c r="J35" s="17">
+        <v>4.4748139381408691</v>
+      </c>
+      <c r="K35" s="17">
+        <v>4.7656197547912598</v>
+      </c>
+      <c r="L35" s="17">
+        <v>5.3558859825134277</v>
+      </c>
+      <c r="M35" s="17">
+        <v>5.6774296760559082</v>
+      </c>
+      <c r="N35" s="17">
+        <v>3.2451870441436768</v>
+      </c>
+      <c r="O35" s="17">
+        <v>4.2212567329406738</v>
+      </c>
+      <c r="P35" s="17">
+        <v>3.6153244972229004</v>
+      </c>
+      <c r="Q35" s="17">
+        <v>4.7979445457458496</v>
+      </c>
+      <c r="R35" s="15">
+        <v>1.2738996744155884</v>
+      </c>
+      <c r="S35" s="16">
+        <v>1.1684898138046265</v>
+      </c>
+      <c r="T35" s="16">
+        <v>1.1487014293670654</v>
+      </c>
+      <c r="U35" s="16">
+        <v>0.79690158367156982</v>
+      </c>
+      <c r="V35" s="16">
+        <v>2.1076216697692871</v>
+      </c>
+      <c r="W35" s="16">
+        <v>-0.15018171072006226</v>
+      </c>
+      <c r="X35" s="16">
+        <v>0.12839882075786591</v>
+      </c>
+      <c r="Y35" s="32">
+        <v>1.8206446170806885</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A36" s="18">
         <v>43556</v>
       </c>
-      <c r="B34" s="11">
-[...73 lines deleted...]
-      <c r="A35" s="18">
+      <c r="B36" s="11">
+        <v>133.25761413574219</v>
+      </c>
+      <c r="C36" s="12">
+        <v>125.01284790039063</v>
+      </c>
+      <c r="D36" s="12">
+        <v>134.28068542480469</v>
+      </c>
+      <c r="E36" s="12">
+        <v>121.65778350830078</v>
+      </c>
+      <c r="F36" s="12">
+        <v>111.09812927246094</v>
+      </c>
+      <c r="G36" s="12">
+        <v>115.98133850097656</v>
+      </c>
+      <c r="H36" s="12">
+        <v>120.06809997558594</v>
+      </c>
+      <c r="I36" s="13">
+        <v>119.96999359130859</v>
+      </c>
+      <c r="J36" s="17">
+        <v>4.4237604141235352</v>
+      </c>
+      <c r="K36" s="17">
+        <v>3.8467006683349609</v>
+      </c>
+      <c r="L36" s="17">
+        <v>5.2250862121582031</v>
+      </c>
+      <c r="M36" s="17">
+        <v>3.5267994403839111</v>
+      </c>
+      <c r="N36" s="17">
+        <v>7.7781006693840027E-2</v>
+      </c>
+      <c r="O36" s="17">
+        <v>4.1215262413024902</v>
+      </c>
+      <c r="P36" s="17">
+        <v>5.182896614074707</v>
+      </c>
+      <c r="Q36" s="17">
+        <v>3.0566973686218262</v>
+      </c>
+      <c r="R36" s="15">
+        <v>1.6722912788391113</v>
+      </c>
+      <c r="S36" s="16">
+        <v>1.8212907314300537</v>
+      </c>
+      <c r="T36" s="16">
+        <v>2.2520208358764648</v>
+      </c>
+      <c r="U36" s="16">
+        <v>2.5766046047210693</v>
+      </c>
+      <c r="V36" s="16">
+        <v>-0.31900694966316223</v>
+      </c>
+      <c r="W36" s="16">
+        <v>3.9126098155975342</v>
+      </c>
+      <c r="X36" s="16">
+        <v>3.2309765815734863</v>
+      </c>
+      <c r="Y36" s="32">
+        <v>0.55828654766082764</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A37" s="18">
         <v>43466</v>
       </c>
-      <c r="B35" s="11">
-[...73 lines deleted...]
-      <c r="A36" s="18">
+      <c r="B37" s="11">
+        <v>131.06581115722656</v>
+      </c>
+      <c r="C37" s="12">
+        <v>122.77672576904297</v>
+      </c>
+      <c r="D37" s="12">
+        <v>131.32325744628906</v>
+      </c>
+      <c r="E37" s="12">
+        <v>118.60188293457031</v>
+      </c>
+      <c r="F37" s="12">
+        <v>111.45367431640625</v>
+      </c>
+      <c r="G37" s="12">
+        <v>111.61430358886719</v>
+      </c>
+      <c r="H37" s="12">
+        <v>116.31014251708984</v>
+      </c>
+      <c r="I37" s="13">
+        <v>119.30393981933594</v>
+      </c>
+      <c r="J37" s="17">
+        <v>4.5906596183776855</v>
+      </c>
+      <c r="K37" s="17">
+        <v>3.8743009567260742</v>
+      </c>
+      <c r="L37" s="17">
+        <v>5.9477729797363281</v>
+      </c>
+      <c r="M37" s="17">
+        <v>4.1731014251708984</v>
+      </c>
+      <c r="N37" s="17">
+        <v>1.1710975170135498</v>
+      </c>
+      <c r="O37" s="17">
+        <v>1.4130680561065674</v>
+      </c>
+      <c r="P37" s="17">
+        <v>3.0389235019683838</v>
+      </c>
+      <c r="Q37" s="17">
+        <v>2.4634168148040771</v>
+      </c>
+      <c r="R37" s="15">
+        <v>1.1250325441360474</v>
+      </c>
+      <c r="S37" s="16">
+        <v>0.82315981388092041</v>
+      </c>
+      <c r="T37" s="16">
+        <v>0.94291383028030396</v>
+      </c>
+      <c r="U37" s="16">
+        <v>0.63985460996627808</v>
+      </c>
+      <c r="V37" s="16">
+        <v>1.4564424753189087</v>
+      </c>
+      <c r="W37" s="16">
+        <v>-0.30560818314552307</v>
+      </c>
+      <c r="X37" s="16">
+        <v>0.86346340179443359</v>
+      </c>
+      <c r="Y37" s="32">
+        <v>1.5527676343917847</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A38" s="18">
         <v>43374</v>
       </c>
-      <c r="B36" s="11">
-[...73 lines deleted...]
-      <c r="A37" s="18">
+      <c r="B38" s="11">
+        <v>129.60768127441406</v>
+      </c>
+      <c r="C38" s="12">
+        <v>121.77432250976563</v>
+      </c>
+      <c r="D38" s="12">
+        <v>130.0965576171875</v>
+      </c>
+      <c r="E38" s="12">
+        <v>117.84782409667969</v>
+      </c>
+      <c r="F38" s="12">
+        <v>109.85371398925781</v>
+      </c>
+      <c r="G38" s="12">
+        <v>111.95645141601563</v>
+      </c>
+      <c r="H38" s="12">
+        <v>115.31444549560547</v>
+      </c>
+      <c r="I38" s="13">
+        <v>117.47975158691406</v>
+      </c>
+      <c r="J38" s="17">
+        <v>4.8734431266784668</v>
+      </c>
+      <c r="K38" s="17">
+        <v>4.5956254005432129</v>
+      </c>
+      <c r="L38" s="17">
+        <v>7.2920308113098145</v>
+      </c>
+      <c r="M38" s="17">
+        <v>5.1497411727905273</v>
+      </c>
+      <c r="N38" s="17">
+        <v>1.230987548828125</v>
+      </c>
+      <c r="O38" s="17">
+        <v>3.7949142456054688</v>
+      </c>
+      <c r="P38" s="17">
+        <v>3.4282076358795166</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>0.95395565032958984</v>
+      </c>
+      <c r="R38" s="15">
+        <v>0.33507692813873291</v>
+      </c>
+      <c r="S38" s="16">
+        <v>0.8729255199432373</v>
+      </c>
+      <c r="T38" s="16">
+        <v>0.91384541988372803</v>
+      </c>
+      <c r="U38" s="16">
+        <v>1.5586076974868774</v>
+      </c>
+      <c r="V38" s="16">
+        <v>-1.8495073541998863E-2</v>
+      </c>
+      <c r="W38" s="16">
+        <v>0.7557978630065918</v>
+      </c>
+      <c r="X38" s="16">
+        <v>-0.61455023288726807</v>
+      </c>
+      <c r="Y38" s="32">
+        <v>0.7876441478729248</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A39" s="18">
         <v>43282</v>
       </c>
-      <c r="B37" s="11">
-[...73 lines deleted...]
-      <c r="A38" s="18">
+      <c r="B39" s="11">
+        <v>129.17485046386719</v>
+      </c>
+      <c r="C39" s="12">
+        <v>120.72052764892578</v>
+      </c>
+      <c r="D39" s="12">
+        <v>128.91844177246094</v>
+      </c>
+      <c r="E39" s="12">
+        <v>116.03923034667969</v>
+      </c>
+      <c r="F39" s="12">
+        <v>109.87403869628906</v>
+      </c>
+      <c r="G39" s="12">
+        <v>111.11663818359375</v>
+      </c>
+      <c r="H39" s="12">
+        <v>116.02748870849609</v>
+      </c>
+      <c r="I39" s="13">
+        <v>116.56166076660156</v>
+      </c>
+      <c r="J39" s="17">
+        <v>5.3896985054016113</v>
+      </c>
+      <c r="K39" s="17">
+        <v>4.0196309089660645</v>
+      </c>
+      <c r="L39" s="17">
+        <v>7.0819640159606934</v>
+      </c>
+      <c r="M39" s="17">
+        <v>3.7827651500701904</v>
+      </c>
+      <c r="N39" s="17">
+        <v>-1.6190638542175293</v>
+      </c>
+      <c r="O39" s="17">
+        <v>4.109102725982666</v>
+      </c>
+      <c r="P39" s="17">
+        <v>3.2586307525634766</v>
+      </c>
+      <c r="Q39" s="17">
+        <v>1.3354883193969727</v>
+      </c>
+      <c r="R39" s="15">
+        <v>1.2244104146957397</v>
+      </c>
+      <c r="S39" s="16">
+        <v>0.28112182021141052</v>
+      </c>
+      <c r="T39" s="16">
+        <v>1.0231245756149292</v>
+      </c>
+      <c r="U39" s="16">
+        <v>-1.2544053792953491</v>
+      </c>
+      <c r="V39" s="16">
+        <v>-1.0248857736587524</v>
+      </c>
+      <c r="W39" s="16">
+        <v>-0.24572905898094177</v>
+      </c>
+      <c r="X39" s="16">
+        <v>1.643217921257019</v>
+      </c>
+      <c r="Y39" s="32">
+        <v>0.12886597216129303</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A40" s="18">
         <v>43191</v>
       </c>
-      <c r="B38" s="11">
-[...73 lines deleted...]
-      <c r="A39" s="18">
+      <c r="B40" s="11">
+        <v>127.61234283447266</v>
+      </c>
+      <c r="C40" s="12">
+        <v>120.38210296630859</v>
+      </c>
+      <c r="D40" s="12">
+        <v>127.61280059814453</v>
+      </c>
+      <c r="E40" s="12">
+        <v>117.51332092285156</v>
+      </c>
+      <c r="F40" s="12">
+        <v>111.01177978515625</v>
+      </c>
+      <c r="G40" s="12">
+        <v>111.39035797119141</v>
+      </c>
+      <c r="H40" s="12">
+        <v>114.1517333984375</v>
+      </c>
+      <c r="I40" s="13">
+        <v>116.41164398193359</v>
+      </c>
+      <c r="J40" s="17">
+        <v>5.7194418907165527</v>
+      </c>
+      <c r="K40" s="17">
+        <v>4.698030948638916</v>
+      </c>
+      <c r="L40" s="17">
+        <v>7.7862086296081543</v>
+      </c>
+      <c r="M40" s="17">
+        <v>4.6712450981140137</v>
+      </c>
+      <c r="N40" s="17">
+        <v>2.2933604717254639</v>
+      </c>
+      <c r="O40" s="17">
+        <v>3.2522196769714355</v>
+      </c>
+      <c r="P40" s="17">
+        <v>3.6151585578918457</v>
+      </c>
+      <c r="Q40" s="17">
+        <v>1.698472261428833</v>
+      </c>
+      <c r="R40" s="15">
+        <v>1.8347926139831543</v>
+      </c>
+      <c r="S40" s="16">
+        <v>1.8483529090881348</v>
+      </c>
+      <c r="T40" s="16">
+        <v>2.9542887210845947</v>
+      </c>
+      <c r="U40" s="16">
+        <v>3.2169747352600098</v>
+      </c>
+      <c r="V40" s="16">
+        <v>0.76997470855712891</v>
+      </c>
+      <c r="W40" s="16">
+        <v>1.2095859050750732</v>
+      </c>
+      <c r="X40" s="16">
+        <v>1.1267901659011841</v>
+      </c>
+      <c r="Y40" s="32">
+        <v>-2.061084657907486E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A41" s="18">
         <v>43101</v>
       </c>
-      <c r="B39" s="11">
-[...73 lines deleted...]
-      <c r="A40" s="18">
+      <c r="B41" s="11">
+        <v>125.3131103515625</v>
+      </c>
+      <c r="C41" s="12">
+        <v>118.19740295410156</v>
+      </c>
+      <c r="D41" s="12">
+        <v>123.95093536376953</v>
+      </c>
+      <c r="E41" s="12">
+        <v>113.85076904296875</v>
+      </c>
+      <c r="F41" s="12">
+        <v>110.16355133056641</v>
+      </c>
+      <c r="G41" s="12">
+        <v>110.05909729003906</v>
+      </c>
+      <c r="H41" s="12">
+        <v>112.87981414794922</v>
+      </c>
+      <c r="I41" s="13">
+        <v>116.43564605712891</v>
+      </c>
+      <c r="J41" s="17">
+        <v>6.1359281539916992</v>
+      </c>
+      <c r="K41" s="17">
+        <v>5.6153159141540527</v>
+      </c>
+      <c r="L41" s="17">
+        <v>8.5807027816772461</v>
+      </c>
+      <c r="M41" s="17">
+        <v>4.9218864440917969</v>
+      </c>
+      <c r="N41" s="17">
+        <v>1.7212259769439697</v>
+      </c>
+      <c r="O41" s="17">
+        <v>4.7793850898742676</v>
+      </c>
+      <c r="P41" s="17">
+        <v>5.7916884422302246</v>
+      </c>
+      <c r="Q41" s="17">
+        <v>2.4660708904266357</v>
+      </c>
+      <c r="R41" s="15">
+        <v>1.3984463214874268</v>
+      </c>
+      <c r="S41" s="16">
+        <v>1.5232962369918823</v>
+      </c>
+      <c r="T41" s="16">
+        <v>2.2236702442169189</v>
+      </c>
+      <c r="U41" s="16">
+        <v>1.5833696126937866</v>
+      </c>
+      <c r="V41" s="16">
+        <v>1.5165015459060669</v>
+      </c>
+      <c r="W41" s="16">
+        <v>2.035872220993042</v>
+      </c>
+      <c r="X41" s="16">
+        <v>1.2445285320281982</v>
+      </c>
+      <c r="Y41" s="32">
+        <v>5.6721813976764679E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A42" s="18">
         <v>43009</v>
       </c>
-      <c r="B40" s="11">
-[...73 lines deleted...]
-      <c r="A41" s="18">
+      <c r="B42" s="11">
+        <v>123.58484649658203</v>
+      </c>
+      <c r="C42" s="12">
+        <v>116.42391967773438</v>
+      </c>
+      <c r="D42" s="12">
+        <v>121.25463104248047</v>
+      </c>
+      <c r="E42" s="12">
+        <v>112.07619476318359</v>
+      </c>
+      <c r="F42" s="12">
+        <v>108.51787567138672</v>
+      </c>
+      <c r="G42" s="12">
+        <v>107.86314392089844</v>
+      </c>
+      <c r="H42" s="12">
+        <v>111.49225616455078</v>
+      </c>
+      <c r="I42" s="13">
+        <v>116.36963653564453</v>
+      </c>
+      <c r="J42" s="17">
+        <v>5.4066066741943359</v>
+      </c>
+      <c r="K42" s="17">
+        <v>3.8279297351837158</v>
+      </c>
+      <c r="L42" s="17">
+        <v>6.6784205436706543</v>
+      </c>
+      <c r="M42" s="17">
+        <v>3.1409730911254883</v>
+      </c>
+      <c r="N42" s="17">
+        <v>-0.95499175786972046</v>
+      </c>
+      <c r="O42" s="17">
+        <v>3.7890589237213135</v>
+      </c>
+      <c r="P42" s="17">
+        <v>2.8381781578063965</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>2.175969123840332</v>
+      </c>
+      <c r="R42" s="15">
+        <v>0.8289915919303894</v>
+      </c>
+      <c r="S42" s="16">
+        <v>0.31743144989013672</v>
+      </c>
+      <c r="T42" s="16">
+        <v>0.71626639366149902</v>
+      </c>
+      <c r="U42" s="16">
+        <v>0.23831750452518463</v>
+      </c>
+      <c r="V42" s="16">
+        <v>-2.8333685398101807</v>
+      </c>
+      <c r="W42" s="16">
+        <v>1.0607868432998657</v>
+      </c>
+      <c r="X42" s="16">
+        <v>-0.77749866247177124</v>
+      </c>
+      <c r="Y42" s="32">
+        <v>1.1685482263565063</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A43" s="18">
         <v>42917</v>
       </c>
-      <c r="B41" s="11">
-[...73 lines deleted...]
-      <c r="A42" s="18">
+      <c r="B43" s="11">
+        <v>122.56875610351563</v>
+      </c>
+      <c r="C43" s="12">
+        <v>116.05551910400391</v>
+      </c>
+      <c r="D43" s="12">
+        <v>120.39230346679688</v>
+      </c>
+      <c r="E43" s="12">
+        <v>111.80973052978516</v>
+      </c>
+      <c r="F43" s="12">
+        <v>111.68224334716797</v>
+      </c>
+      <c r="G43" s="12">
+        <v>106.73095703125</v>
+      </c>
+      <c r="H43" s="12">
+        <v>112.36590576171875</v>
+      </c>
+      <c r="I43" s="13">
+        <v>115.02550506591797</v>
+      </c>
+      <c r="J43" s="17">
+        <v>5.3453669548034668</v>
+      </c>
+      <c r="K43" s="17">
+        <v>4.1759653091430664</v>
+      </c>
+      <c r="L43" s="17">
+        <v>7.0002164840698242</v>
+      </c>
+      <c r="M43" s="17">
+        <v>2.1284310817718506</v>
+      </c>
+      <c r="N43" s="17">
+        <v>0.51657366752624512</v>
+      </c>
+      <c r="O43" s="17">
+        <v>2.4849193096160889</v>
+      </c>
+      <c r="P43" s="17">
+        <v>4.2617831230163574</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>1.579140305519104</v>
+      </c>
+      <c r="R43" s="15">
+        <v>1.5411213636398315</v>
+      </c>
+      <c r="S43" s="16">
+        <v>0.93514019250869751</v>
+      </c>
+      <c r="T43" s="16">
+        <v>1.6875221729278564</v>
+      </c>
+      <c r="U43" s="16">
+        <v>-0.40904834866523743</v>
+      </c>
+      <c r="V43" s="16">
+        <v>2.9111678600311279</v>
+      </c>
+      <c r="W43" s="16">
+        <v>-1.066769003868103</v>
+      </c>
+      <c r="X43" s="16">
+        <v>1.9941680431365967</v>
+      </c>
+      <c r="Y43" s="32">
+        <v>0.4875277578830719</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A44" s="18">
         <v>42826</v>
       </c>
-      <c r="B42" s="11">
-[...73 lines deleted...]
-      <c r="A43" s="18">
+      <c r="B44" s="11">
+        <v>120.70849609375</v>
+      </c>
+      <c r="C44" s="12">
+        <v>114.98029327392578</v>
+      </c>
+      <c r="D44" s="12">
+        <v>118.39437103271484</v>
+      </c>
+      <c r="E44" s="12">
+        <v>112.26896667480469</v>
+      </c>
+      <c r="F44" s="12">
+        <v>108.52295684814453</v>
+      </c>
+      <c r="G44" s="12">
+        <v>107.88180541992188</v>
+      </c>
+      <c r="H44" s="12">
+        <v>110.1689453125</v>
+      </c>
+      <c r="I44" s="13">
+        <v>114.46744537353516</v>
+      </c>
+      <c r="J44" s="17">
+        <v>5.6021099090576172</v>
+      </c>
+      <c r="K44" s="17">
+        <v>4.7494592666625977</v>
+      </c>
+      <c r="L44" s="17">
+        <v>7.2446303367614746</v>
+      </c>
+      <c r="M44" s="17">
+        <v>5.1675667762756348</v>
+      </c>
+      <c r="N44" s="17">
+        <v>-3.2747890800237656E-2</v>
+      </c>
+      <c r="O44" s="17">
+        <v>4.4447150230407715</v>
+      </c>
+      <c r="P44" s="17">
+        <v>3.9519968032836914</v>
+      </c>
+      <c r="Q44" s="17">
+        <v>1.8418648242950439</v>
+      </c>
+      <c r="R44" s="15">
+        <v>2.2359747886657715</v>
+      </c>
+      <c r="S44" s="16">
+        <v>2.7406711578369141</v>
+      </c>
+      <c r="T44" s="16">
+        <v>3.7131669521331787</v>
+      </c>
+      <c r="U44" s="16">
+        <v>3.4641335010528564</v>
+      </c>
+      <c r="V44" s="16">
+        <v>0.20636077225208282</v>
+      </c>
+      <c r="W44" s="16">
+        <v>2.7065393924713135</v>
+      </c>
+      <c r="X44" s="16">
+        <v>3.2510497570037842</v>
+      </c>
+      <c r="Y44" s="32">
+        <v>0.73401248455047607</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A45" s="18">
         <v>42736</v>
       </c>
-      <c r="B43" s="11">
-[...73 lines deleted...]
-      <c r="A44" s="18">
+      <c r="B45" s="11">
+        <v>118.06851196289063</v>
+      </c>
+      <c r="C45" s="12">
+        <v>111.91312408447266</v>
+      </c>
+      <c r="D45" s="12">
+        <v>114.15558624267578</v>
+      </c>
+      <c r="E45" s="12">
+        <v>108.51003265380859</v>
+      </c>
+      <c r="F45" s="12">
+        <v>108.29946899414063</v>
+      </c>
+      <c r="G45" s="12">
+        <v>105.03888702392578</v>
+      </c>
+      <c r="H45" s="12">
+        <v>106.7000732421875</v>
+      </c>
+      <c r="I45" s="13">
+        <v>113.63336181640625</v>
+      </c>
+      <c r="J45" s="17">
+        <v>5.2167987823486328</v>
+      </c>
+      <c r="K45" s="17">
+        <v>3.9594097137451172</v>
+      </c>
+      <c r="L45" s="17">
+        <v>6.2093844413757324</v>
+      </c>
+      <c r="M45" s="17">
+        <v>3.2698416709899902</v>
+      </c>
+      <c r="N45" s="17">
+        <v>3.9489109516143799</v>
+      </c>
+      <c r="O45" s="17">
+        <v>3.5381433963775635</v>
+      </c>
+      <c r="P45" s="17">
+        <v>1.9143517017364502</v>
+      </c>
+      <c r="Q45" s="17">
+        <v>2.0972609519958496</v>
+      </c>
+      <c r="R45" s="15">
+        <v>0.70167899131774902</v>
+      </c>
+      <c r="S45" s="16">
+        <v>-0.19483868777751923</v>
+      </c>
+      <c r="T45" s="16">
+        <v>0.43276035785675049</v>
+      </c>
+      <c r="U45" s="16">
+        <v>-0.14087669551372528</v>
+      </c>
+      <c r="V45" s="16">
+        <v>-1.1543301343917847</v>
+      </c>
+      <c r="W45" s="16">
+        <v>1.0714764595031738</v>
+      </c>
+      <c r="X45" s="16">
+        <v>-1.582033634185791</v>
+      </c>
+      <c r="Y45" s="32">
+        <v>-0.22655844688415527</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A46" s="18">
         <v>42644</v>
       </c>
-      <c r="B44" s="11">
-[...73 lines deleted...]
-      <c r="A45" s="18">
+      <c r="B46" s="11">
+        <v>117.24581909179688</v>
+      </c>
+      <c r="C46" s="12">
+        <v>112.13159942626953</v>
+      </c>
+      <c r="D46" s="12">
+        <v>113.66368865966797</v>
+      </c>
+      <c r="E46" s="12">
+        <v>108.66311645507813</v>
+      </c>
+      <c r="F46" s="12">
+        <v>109.56420135498047</v>
+      </c>
+      <c r="G46" s="12">
+        <v>103.92534637451172</v>
+      </c>
+      <c r="H46" s="12">
+        <v>108.41524505615234</v>
+      </c>
+      <c r="I46" s="13">
+        <v>113.89139556884766</v>
+      </c>
+      <c r="J46" s="17">
+        <v>5.4471197128295898</v>
+      </c>
+      <c r="K46" s="17">
+        <v>5.0949540138244629</v>
+      </c>
+      <c r="L46" s="17">
+        <v>5.7935791015625</v>
+      </c>
+      <c r="M46" s="17">
+        <v>7.0606632232666016</v>
+      </c>
+      <c r="N46" s="17">
+        <v>6.3763723373413086</v>
+      </c>
+      <c r="O46" s="17">
+        <v>1.500699520111084</v>
+      </c>
+      <c r="P46" s="17">
+        <v>5.3495678901672363</v>
+      </c>
+      <c r="Q46" s="17">
+        <v>3.7498636245727539</v>
+      </c>
+      <c r="R46" s="15">
+        <v>0.77041143178939819</v>
+      </c>
+      <c r="S46" s="16">
+        <v>0.65369999408721924</v>
+      </c>
+      <c r="T46" s="16">
+        <v>1.0200773477554321</v>
+      </c>
+      <c r="U46" s="16">
+        <v>-0.74572885036468506</v>
+      </c>
+      <c r="V46" s="16">
+        <v>-1.3897112607955933</v>
+      </c>
+      <c r="W46" s="16">
+        <v>-0.20907120406627655</v>
+      </c>
+      <c r="X46" s="16">
+        <v>0.5960540771484375</v>
+      </c>
+      <c r="Y46" s="32">
+        <v>0.57760387659072876</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A47" s="18">
         <v>42552</v>
       </c>
-      <c r="B45" s="11">
-[...32 lines deleted...]
-      <c r="M45" s="17">
+      <c r="B47" s="11">
+        <v>116.34944915771484</v>
+      </c>
+      <c r="C47" s="12">
+        <v>111.40335845947266</v>
+      </c>
+      <c r="D47" s="12">
+        <v>112.51593780517578</v>
+      </c>
+      <c r="E47" s="12">
+        <v>109.47953033447266</v>
+      </c>
+      <c r="F47" s="12">
+        <v>111.10828399658203</v>
+      </c>
+      <c r="G47" s="12">
+        <v>104.14308166503906</v>
+      </c>
+      <c r="H47" s="12">
+        <v>107.77285766601563</v>
+      </c>
+      <c r="I47" s="13">
+        <v>113.23733520507813</v>
+      </c>
+      <c r="J47" s="17">
+        <v>5.4767055511474609</v>
+      </c>
+      <c r="K47" s="17">
+        <v>4.450157642364502</v>
+      </c>
+      <c r="L47" s="17">
+        <v>6.1472330093383789</v>
+      </c>
+      <c r="M47" s="17">
         <v>4.8772602081298828</v>
       </c>
-      <c r="N45" s="17">
-[...37 lines deleted...]
-      <c r="A46" s="18">
+      <c r="N47" s="17">
+        <v>2.492624044418335</v>
+      </c>
+      <c r="O47" s="17">
+        <v>2.7811877727508545</v>
+      </c>
+      <c r="P47" s="17">
+        <v>3.785963773727417</v>
+      </c>
+      <c r="Q47" s="17">
+        <v>3.3687605857849121</v>
+      </c>
+      <c r="R47" s="15">
+        <v>1.7885926961898804</v>
+      </c>
+      <c r="S47" s="16">
+        <v>1.4907927513122559</v>
+      </c>
+      <c r="T47" s="16">
+        <v>1.9198006391525269</v>
+      </c>
+      <c r="U47" s="16">
+        <v>2.5545768737792969</v>
+      </c>
+      <c r="V47" s="16">
+        <v>2.3487598896026611</v>
+      </c>
+      <c r="W47" s="16">
+        <v>0.82510864734649658</v>
+      </c>
+      <c r="X47" s="16">
+        <v>1.6911193132400513</v>
+      </c>
+      <c r="Y47" s="32">
+        <v>0.74742895364761353</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="18">
         <v>42461</v>
       </c>
-      <c r="B46" s="11">
-[...73 lines deleted...]
-      <c r="A47" s="18">
+      <c r="B48" s="11">
+        <v>114.30500030517578</v>
+      </c>
+      <c r="C48" s="12">
+        <v>109.76696014404297</v>
+      </c>
+      <c r="D48" s="12">
+        <v>110.39654541015625</v>
+      </c>
+      <c r="E48" s="12">
+        <v>106.75245666503906</v>
+      </c>
+      <c r="F48" s="12">
+        <v>108.55850982666016</v>
+      </c>
+      <c r="G48" s="12">
+        <v>103.29081726074219</v>
+      </c>
+      <c r="H48" s="12">
+        <v>105.98059844970703</v>
+      </c>
+      <c r="I48" s="13">
+        <v>112.39723968505859</v>
+      </c>
+      <c r="J48" s="17">
+        <v>5.0884766578674316</v>
+      </c>
+      <c r="K48" s="17">
+        <v>4.1033520698547363</v>
+      </c>
+      <c r="L48" s="17">
+        <v>5.2390804290771484</v>
+      </c>
+      <c r="M48" s="17">
+        <v>3.0991559028625488</v>
+      </c>
+      <c r="N48" s="17">
+        <v>2.9379138946533203</v>
+      </c>
+      <c r="O48" s="17">
+        <v>2.2099084854125977</v>
+      </c>
+      <c r="P48" s="17">
+        <v>3.1769869327545166</v>
+      </c>
+      <c r="Q48" s="17">
+        <v>4.2522397041320801</v>
+      </c>
+      <c r="R48" s="15">
+        <v>1.8629456758499146</v>
+      </c>
+      <c r="S48" s="16">
+        <v>1.9657728672027588</v>
+      </c>
+      <c r="T48" s="16">
+        <v>2.7120106220245361</v>
+      </c>
+      <c r="U48" s="16">
+        <v>1.5971463918685913</v>
+      </c>
+      <c r="V48" s="16">
+        <v>4.1975431442260742</v>
+      </c>
+      <c r="W48" s="16">
+        <v>1.8150547742843628</v>
+      </c>
+      <c r="X48" s="16">
+        <v>1.2271444797515869</v>
+      </c>
+      <c r="Y48" s="32">
+        <v>0.98663032054901123</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="18">
         <v>42370</v>
       </c>
-      <c r="B47" s="11">
-[...73 lines deleted...]
-      <c r="A48" s="18">
+      <c r="B49" s="11">
+        <v>112.21450805664063</v>
+      </c>
+      <c r="C49" s="12">
+        <v>107.65078735351563</v>
+      </c>
+      <c r="D49" s="12">
+        <v>107.48163604736328</v>
+      </c>
+      <c r="E49" s="12">
+        <v>105.07427215576172</v>
+      </c>
+      <c r="F49" s="12">
+        <v>104.18528747558594</v>
+      </c>
+      <c r="G49" s="12">
+        <v>101.44945526123047</v>
+      </c>
+      <c r="H49" s="12">
+        <v>104.69583129882813</v>
+      </c>
+      <c r="I49" s="13">
+        <v>111.29913330078125</v>
+      </c>
+      <c r="J49" s="17">
+        <v>4.8352360725402832</v>
+      </c>
+      <c r="K49" s="17">
+        <v>3.3135986328125</v>
+      </c>
+      <c r="L49" s="17">
+        <v>5.2196650505065918</v>
+      </c>
+      <c r="M49" s="17">
+        <v>3.5420951843261719</v>
+      </c>
+      <c r="N49" s="17">
+        <v>-0.6634753942489624</v>
+      </c>
+      <c r="O49" s="17">
+        <v>2.8182342052459717</v>
+      </c>
+      <c r="P49" s="17">
+        <v>1.8815993070602417</v>
+      </c>
+      <c r="Q49" s="17">
+        <v>2.2999272346496582</v>
+      </c>
+      <c r="R49" s="15">
+        <v>0.92211604118347168</v>
+      </c>
+      <c r="S49" s="16">
+        <v>0.89532887935638428</v>
+      </c>
+      <c r="T49" s="16">
+        <v>3.9570044726133347E-2</v>
+      </c>
+      <c r="U49" s="16">
+        <v>3.5247442722320557</v>
+      </c>
+      <c r="V49" s="16">
+        <v>1.1539582014083862</v>
+      </c>
+      <c r="W49" s="16">
+        <v>-0.91742789745330811</v>
+      </c>
+      <c r="X49" s="16">
+        <v>1.7353301048278809</v>
+      </c>
+      <c r="Y49" s="32">
+        <v>1.3884296417236328</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="18">
         <v>42278</v>
       </c>
-      <c r="B48" s="11">
-[...73 lines deleted...]
-      <c r="A49" s="18">
+      <c r="B50" s="11">
+        <v>111.18921661376953</v>
+      </c>
+      <c r="C50" s="12">
+        <v>106.69551086425781</v>
+      </c>
+      <c r="D50" s="12">
+        <v>107.43911743164063</v>
+      </c>
+      <c r="E50" s="12">
+        <v>101.49676513671875</v>
+      </c>
+      <c r="F50" s="12">
+        <v>102.99674987792969</v>
+      </c>
+      <c r="G50" s="12">
+        <v>102.38880157470703</v>
+      </c>
+      <c r="H50" s="12">
+        <v>102.91000366210938</v>
+      </c>
+      <c r="I50" s="13">
+        <v>109.77498626708984</v>
+      </c>
+      <c r="J50" s="17">
+        <v>5.0279808044433594</v>
+      </c>
+      <c r="K50" s="17">
+        <v>3.3185381889343262</v>
+      </c>
+      <c r="L50" s="17">
+        <v>5.8007397651672363</v>
+      </c>
+      <c r="M50" s="17">
+        <v>0.4601612389087677</v>
+      </c>
+      <c r="N50" s="17">
+        <v>0.46073451638221741</v>
+      </c>
+      <c r="O50" s="17">
+        <v>2.4525382518768311</v>
+      </c>
+      <c r="P50" s="17">
+        <v>2.077223539352417</v>
+      </c>
+      <c r="Q50" s="17">
+        <v>2.804161548614502</v>
+      </c>
+      <c r="R50" s="15">
+        <v>0.79868513345718384</v>
+      </c>
+      <c r="S50" s="16">
+        <v>3.615213930606842E-2</v>
+      </c>
+      <c r="T50" s="16">
+        <v>1.3577743768692017</v>
+      </c>
+      <c r="U50" s="16">
+        <v>-2.7699277400970459</v>
+      </c>
+      <c r="V50" s="16">
+        <v>-4.9899239540100098</v>
+      </c>
+      <c r="W50" s="16">
+        <v>1.0498473644256592</v>
+      </c>
+      <c r="X50" s="16">
+        <v>-0.89699780941009521</v>
+      </c>
+      <c r="Y50" s="32">
+        <v>0.20815342664718628</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A51" s="18">
         <v>42186</v>
       </c>
-      <c r="B49" s="11">
-[...5 lines deleted...]
-      <c r="D49" s="12">
+      <c r="B51" s="11">
+        <v>110.30819702148438</v>
+      </c>
+      <c r="C51" s="12">
+        <v>106.65695190429688</v>
+      </c>
+      <c r="D51" s="12">
         <v>105.9998779296875</v>
       </c>
-      <c r="E49" s="12">
-[...26 lines deleted...]
-      <c r="N49" s="17">
+      <c r="E51" s="12">
+        <v>104.38824462890625</v>
+      </c>
+      <c r="F51" s="12">
+        <v>108.4061279296875</v>
+      </c>
+      <c r="G51" s="12">
+        <v>101.32504272460938</v>
+      </c>
+      <c r="H51" s="12">
+        <v>103.84145355224609</v>
+      </c>
+      <c r="I51" s="13">
+        <v>109.54695892333984</v>
+      </c>
+      <c r="J51" s="17">
+        <v>5.0363950729370117</v>
+      </c>
+      <c r="K51" s="17">
+        <v>3.1314711570739746</v>
+      </c>
+      <c r="L51" s="17">
+        <v>4.6525630950927734</v>
+      </c>
+      <c r="M51" s="17">
+        <v>3.6945245265960693</v>
+      </c>
+      <c r="N51" s="17">
         <v>5.013770580291748</v>
       </c>
-      <c r="O49" s="17">
-[...34 lines deleted...]
-      <c r="A50" s="18">
+      <c r="O51" s="17">
+        <v>2.1383354663848877</v>
+      </c>
+      <c r="P51" s="17">
+        <v>2.8831460475921631</v>
+      </c>
+      <c r="Q51" s="17">
+        <v>1.8806825876235962</v>
+      </c>
+      <c r="R51" s="15">
+        <v>1.4139389991760254</v>
+      </c>
+      <c r="S51" s="16">
+        <v>1.153813362121582</v>
+      </c>
+      <c r="T51" s="16">
+        <v>1.0478160381317139</v>
+      </c>
+      <c r="U51" s="16">
+        <v>0.81585180759429932</v>
+      </c>
+      <c r="V51" s="16">
+        <v>2.7934246063232422</v>
+      </c>
+      <c r="W51" s="16">
+        <v>0.2647017240524292</v>
+      </c>
+      <c r="X51" s="16">
+        <v>1.0944340229034424</v>
+      </c>
+      <c r="Y51" s="32">
+        <v>1.6085041761398315</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A52" s="18">
         <v>42095</v>
       </c>
-      <c r="B50" s="11">
-[...73 lines deleted...]
-      <c r="A51" s="18">
+      <c r="B52" s="11">
+        <v>108.77025604248047</v>
+      </c>
+      <c r="C52" s="12">
+        <v>105.44036865234375</v>
+      </c>
+      <c r="D52" s="12">
+        <v>104.90071868896484</v>
+      </c>
+      <c r="E52" s="12">
+        <v>103.54348754882813</v>
+      </c>
+      <c r="F52" s="12">
+        <v>105.46018218994141</v>
+      </c>
+      <c r="G52" s="12">
+        <v>101.05754089355469</v>
+      </c>
+      <c r="H52" s="12">
+        <v>102.71728515625</v>
+      </c>
+      <c r="I52" s="13">
+        <v>107.81278228759766</v>
+      </c>
+      <c r="J52" s="17">
+        <v>5.064488410949707</v>
+      </c>
+      <c r="K52" s="17">
+        <v>3.4549434185028076</v>
+      </c>
+      <c r="L52" s="17">
+        <v>5.0729999542236328</v>
+      </c>
+      <c r="M52" s="17">
+        <v>3.3969314098358154</v>
+      </c>
+      <c r="N52" s="17">
+        <v>4.1012825965881348</v>
+      </c>
+      <c r="O52" s="17">
+        <v>2.7059485912322998</v>
+      </c>
+      <c r="P52" s="17">
+        <v>4.4824886322021484</v>
+      </c>
+      <c r="Q52" s="17">
+        <v>1.6865673065185547</v>
+      </c>
+      <c r="R52" s="15">
+        <v>1.6174780130386353</v>
+      </c>
+      <c r="S52" s="16">
+        <v>1.1922355890274048</v>
+      </c>
+      <c r="T52" s="16">
+        <v>2.693061351776123</v>
+      </c>
+      <c r="U52" s="16">
+        <v>2.033632755279541</v>
+      </c>
+      <c r="V52" s="16">
+        <v>0.55208456516265869</v>
+      </c>
+      <c r="W52" s="16">
+        <v>2.4210305213928223</v>
+      </c>
+      <c r="X52" s="16">
+        <v>-4.3762784451246262E-2</v>
+      </c>
+      <c r="Y52" s="32">
+        <v>-0.90452784299850464</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="18">
         <v>42005</v>
       </c>
-      <c r="B51" s="11">
-[...73 lines deleted...]
-      <c r="A52" s="18">
+      <c r="B53" s="11">
+        <v>107.03892517089844</v>
+      </c>
+      <c r="C53" s="12">
+        <v>104.19808197021484</v>
+      </c>
+      <c r="D53" s="12">
+        <v>102.14975738525391</v>
+      </c>
+      <c r="E53" s="12">
+        <v>101.47975921630859</v>
+      </c>
+      <c r="F53" s="12">
+        <v>104.88114929199219</v>
+      </c>
+      <c r="G53" s="12">
+        <v>98.668739318847656</v>
+      </c>
+      <c r="H53" s="12">
+        <v>102.76225280761719</v>
+      </c>
+      <c r="I53" s="13">
+        <v>108.79688262939453</v>
+      </c>
+      <c r="J53" s="17">
+        <v>5.3985481262207031</v>
+      </c>
+      <c r="K53" s="17">
+        <v>3.7049679756164551</v>
+      </c>
+      <c r="L53" s="17">
+        <v>4.7319631576538086</v>
+      </c>
+      <c r="M53" s="17">
+        <v>1.5488545894622803</v>
+      </c>
+      <c r="N53" s="17">
+        <v>3.6752560138702393</v>
+      </c>
+      <c r="O53" s="17">
+        <v>1.6209628582000732</v>
+      </c>
+      <c r="P53" s="17">
+        <v>5.0154266357421875</v>
+      </c>
+      <c r="Q53" s="17">
+        <v>2.9001138210296631</v>
+      </c>
+      <c r="R53" s="15">
+        <v>1.1076658964157104</v>
+      </c>
+      <c r="S53" s="16">
+        <v>0.90015268325805664</v>
+      </c>
+      <c r="T53" s="16">
+        <v>0.59203773736953735</v>
+      </c>
+      <c r="U53" s="16">
+        <v>0.4433269202709198</v>
+      </c>
+      <c r="V53" s="16">
+        <v>2.2987363338470459</v>
+      </c>
+      <c r="W53" s="16">
+        <v>-1.2698371410369873</v>
+      </c>
+      <c r="X53" s="16">
+        <v>1.930673360824585</v>
+      </c>
+      <c r="Y53" s="32">
+        <v>1.8881711959838867</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="18">
         <v>41913</v>
       </c>
-      <c r="B52" s="11">
-[...73 lines deleted...]
-      <c r="A53" s="18">
+      <c r="B54" s="11">
+        <v>105.86627960205078</v>
+      </c>
+      <c r="C54" s="12">
+        <v>103.26850891113281</v>
+      </c>
+      <c r="D54" s="12">
+        <v>101.54855346679688</v>
+      </c>
+      <c r="E54" s="12">
+        <v>101.0318603515625</v>
+      </c>
+      <c r="F54" s="12">
+        <v>102.52438354492188</v>
+      </c>
+      <c r="G54" s="12">
+        <v>99.937789916992188</v>
+      </c>
+      <c r="H54" s="12">
+        <v>100.81583404541016</v>
+      </c>
+      <c r="I54" s="13">
+        <v>106.78067779541016</v>
+      </c>
+      <c r="J54" s="17">
+        <v>5.0888199806213379</v>
+      </c>
+      <c r="K54" s="17">
+        <v>3.1580319404602051</v>
+      </c>
+      <c r="L54" s="17">
+        <v>4.2973861694335938</v>
+      </c>
+      <c r="M54" s="17">
+        <v>0.49060797691345215</v>
+      </c>
+      <c r="N54" s="17">
+        <v>2.4515285491943359</v>
+      </c>
+      <c r="O54" s="17">
+        <v>1.7673845291137695</v>
+      </c>
+      <c r="P54" s="17">
+        <v>2.2676889896392822</v>
+      </c>
+      <c r="Q54" s="17">
+        <v>2.2583568096160889</v>
+      </c>
+      <c r="R54" s="15">
+        <v>0.80676096677780151</v>
+      </c>
+      <c r="S54" s="16">
+        <v>-0.14497177302837372</v>
+      </c>
+      <c r="T54" s="16">
+        <v>0.25781399011611938</v>
+      </c>
+      <c r="U54" s="16">
+        <v>0.36044120788574219</v>
+      </c>
+      <c r="V54" s="16">
+        <v>-0.68392014503479004</v>
+      </c>
+      <c r="W54" s="16">
+        <v>0.73994648456573486</v>
+      </c>
+      <c r="X54" s="16">
+        <v>-0.11455745995044708</v>
+      </c>
+      <c r="Y54" s="32">
+        <v>-0.69200593233108521</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="18">
         <v>41821</v>
       </c>
-      <c r="B53" s="11">
-[...73 lines deleted...]
-      <c r="A54" s="18">
+      <c r="B55" s="11">
+        <v>105.01902770996094</v>
+      </c>
+      <c r="C55" s="12">
+        <v>103.41843414306641</v>
+      </c>
+      <c r="D55" s="12">
+        <v>101.28742218017578</v>
+      </c>
+      <c r="E55" s="12">
+        <v>100.66900634765625</v>
+      </c>
+      <c r="F55" s="12">
+        <v>103.23039245605469</v>
+      </c>
+      <c r="G55" s="12">
+        <v>99.2037353515625</v>
+      </c>
+      <c r="H55" s="12">
+        <v>100.93145751953125</v>
+      </c>
+      <c r="I55" s="13">
+        <v>107.52475738525391</v>
+      </c>
+      <c r="J55" s="17">
+        <v>5.0770931243896484</v>
+      </c>
+      <c r="K55" s="17">
+        <v>2.9334037303924561</v>
+      </c>
+      <c r="L55" s="17">
+        <v>3.6477723121643066</v>
+      </c>
+      <c r="M55" s="17">
+        <v>0.90929234027862549</v>
+      </c>
+      <c r="N55" s="17">
+        <v>2.346663236618042</v>
+      </c>
+      <c r="O55" s="17">
+        <v>1.7742030620574951</v>
+      </c>
+      <c r="P55" s="17">
+        <v>1.8474043607711792</v>
+      </c>
+      <c r="Q55" s="17">
+        <v>3.2200438976287842</v>
+      </c>
+      <c r="R55" s="15">
+        <v>1.4410631656646729</v>
+      </c>
+      <c r="S55" s="16">
+        <v>1.4710826873779297</v>
+      </c>
+      <c r="T55" s="16">
+        <v>1.4537709951400757</v>
+      </c>
+      <c r="U55" s="16">
+        <v>0.52652019262313843</v>
+      </c>
+      <c r="V55" s="16">
+        <v>1.9002299308776855</v>
+      </c>
+      <c r="W55" s="16">
+        <v>0.82190245389938354</v>
+      </c>
+      <c r="X55" s="16">
+        <v>2.665971040725708</v>
+      </c>
+      <c r="Y55" s="32">
+        <v>1.4149074554443359</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A56" s="18">
         <v>41730</v>
       </c>
-      <c r="B54" s="11">
-[...73 lines deleted...]
-      <c r="A55" s="18">
+      <c r="B56" s="11">
+        <v>103.52713012695313</v>
+      </c>
+      <c r="C56" s="12">
+        <v>101.91912078857422</v>
+      </c>
+      <c r="D56" s="12">
+        <v>99.836036682128906</v>
+      </c>
+      <c r="E56" s="12">
+        <v>100.14173889160156</v>
+      </c>
+      <c r="F56" s="12">
+        <v>101.30535888671875</v>
+      </c>
+      <c r="G56" s="12">
+        <v>98.39501953125</v>
+      </c>
+      <c r="H56" s="12">
+        <v>98.310523986816406</v>
+      </c>
+      <c r="I56" s="13">
+        <v>106.02460479736328</v>
+      </c>
+      <c r="J56" s="17">
+        <v>5.052487850189209</v>
+      </c>
+      <c r="K56" s="17">
+        <v>2.5340480804443359</v>
+      </c>
+      <c r="L56" s="17">
+        <v>3.2274265289306641</v>
+      </c>
+      <c r="M56" s="17">
+        <v>1.0526984930038452</v>
+      </c>
+      <c r="N56" s="17">
+        <v>0.56978094577789307</v>
+      </c>
+      <c r="O56" s="17">
+        <v>0.5594792366027832</v>
+      </c>
+      <c r="P56" s="17">
+        <v>-5.8781161904335022E-2</v>
+      </c>
+      <c r="Q56" s="17">
+        <v>2.6193575859069824</v>
+      </c>
+      <c r="R56" s="15">
+        <v>1.9405778646469116</v>
+      </c>
+      <c r="S56" s="16">
+        <v>1.4367917776107788</v>
+      </c>
+      <c r="T56" s="16">
+        <v>2.3597493171691895</v>
+      </c>
+      <c r="U56" s="16">
+        <v>0.20992305874824524</v>
+      </c>
+      <c r="V56" s="16">
+        <v>0.14058281481266022</v>
+      </c>
+      <c r="W56" s="16">
+        <v>1.3390545845031738</v>
+      </c>
+      <c r="X56" s="16">
+        <v>0.46608772873878479</v>
+      </c>
+      <c r="Y56" s="32">
+        <v>0.27809619903564453</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="18">
         <v>41640</v>
       </c>
-      <c r="B55" s="11">
-[...62 lines deleted...]
-      <c r="W55" s="16">
+      <c r="B57" s="11">
+        <v>101.55635070800781</v>
+      </c>
+      <c r="C57" s="12">
+        <v>100.47549438476563</v>
+      </c>
+      <c r="D57" s="12">
+        <v>97.534461975097656</v>
+      </c>
+      <c r="E57" s="12">
+        <v>99.931961059570313</v>
+      </c>
+      <c r="F57" s="12">
+        <v>101.16313934326172</v>
+      </c>
+      <c r="G57" s="12">
+        <v>97.094871520996094</v>
+      </c>
+      <c r="H57" s="12">
+        <v>97.854438781738281</v>
+      </c>
+      <c r="I57" s="13">
+        <v>105.73057556152344</v>
+      </c>
+      <c r="J57" s="17">
+        <v>4.6235084533691406</v>
+      </c>
+      <c r="K57" s="17">
+        <v>0.49702373147010803</v>
+      </c>
+      <c r="L57" s="17">
+        <v>1.101598858833313</v>
+      </c>
+      <c r="M57" s="17">
+        <v>0.51322644948959351</v>
+      </c>
+      <c r="N57" s="17">
+        <v>0.57059431076049805</v>
+      </c>
+      <c r="O57" s="17">
+        <v>-1.17766273021698</v>
+      </c>
+      <c r="P57" s="17">
+        <v>-1.8239247798919678</v>
+      </c>
+      <c r="Q57" s="17">
+        <v>1.6147654056549072</v>
+      </c>
+      <c r="R57" s="15">
+        <v>0.81054729223251343</v>
+      </c>
+      <c r="S57" s="16">
+        <v>0.36800915002822876</v>
+      </c>
+      <c r="T57" s="16">
+        <v>0.17463904619216919</v>
+      </c>
+      <c r="U57" s="16">
+        <v>-0.60339891910552979</v>
+      </c>
+      <c r="V57" s="16">
+        <v>1.0912566184997559</v>
+      </c>
+      <c r="W57" s="16">
+        <v>-1.1275806427001953</v>
+      </c>
+      <c r="X57" s="16">
+        <v>-0.7363513708114624</v>
+      </c>
+      <c r="Y57" s="32">
+        <v>1.25272536277771</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="18">
+        <v>41548</v>
+      </c>
+      <c r="B58" s="11">
+        <v>100.73980712890625</v>
+      </c>
+      <c r="C58" s="12">
+        <v>100.10709381103516</v>
+      </c>
+      <c r="D58" s="12">
+        <v>97.364425659179688</v>
+      </c>
+      <c r="E58" s="12">
+        <v>100.53860473632813</v>
+      </c>
+      <c r="F58" s="12">
+        <v>100.07110595703125</v>
+      </c>
+      <c r="G58" s="12">
+        <v>98.202178955078125</v>
+      </c>
+      <c r="H58" s="12">
+        <v>98.580337524414063</v>
+      </c>
+      <c r="I58" s="13">
+        <v>104.42244720458984</v>
+      </c>
+      <c r="J58" s="17">
+        <v>4.2935261726379395</v>
+      </c>
+      <c r="K58" s="17">
+        <v>0.56373077630996704</v>
+      </c>
+      <c r="L58" s="17">
+        <v>1.2567926645278931</v>
+      </c>
+      <c r="M58" s="17">
+        <v>0.85882973670959473</v>
+      </c>
+      <c r="N58" s="17">
+        <v>-0.4597526490688324</v>
+      </c>
+      <c r="O58" s="17">
+        <v>-0.39750447869300842</v>
+      </c>
+      <c r="P58" s="17">
+        <v>0.15010832250118256</v>
+      </c>
+      <c r="Q58" s="17">
+        <v>0.85192769765853882</v>
+      </c>
+      <c r="R58" s="15">
+        <v>0.79551166296005249</v>
+      </c>
+      <c r="S58" s="16">
+        <v>-0.3624076247215271</v>
+      </c>
+      <c r="T58" s="16">
+        <v>-0.36663952469825745</v>
+      </c>
+      <c r="U58" s="16">
+        <v>0.77858322858810425</v>
+      </c>
+      <c r="V58" s="16">
+        <v>-0.78557634353637695</v>
+      </c>
+      <c r="W58" s="16">
+        <v>0.7466961145401001</v>
+      </c>
+      <c r="X58" s="16">
+        <v>-0.52505189180374146</v>
+      </c>
+      <c r="Y58" s="32">
+        <v>0.24193441867828369</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="18">
+        <v>41456</v>
+      </c>
+      <c r="B59" s="11">
+        <v>99.944740295410156</v>
+      </c>
+      <c r="C59" s="12">
+        <v>100.47120666503906</v>
+      </c>
+      <c r="D59" s="12">
+        <v>97.72271728515625</v>
+      </c>
+      <c r="E59" s="12">
+        <v>99.761878967285156</v>
+      </c>
+      <c r="F59" s="12">
+        <v>100.86347198486328</v>
+      </c>
+      <c r="G59" s="12">
+        <v>97.474342346191406</v>
+      </c>
+      <c r="H59" s="12">
+        <v>99.100662231445313</v>
+      </c>
+      <c r="I59" s="13">
+        <v>104.17042541503906</v>
+      </c>
+      <c r="J59" s="17">
+        <v>4.2857060432434082</v>
+      </c>
+      <c r="K59" s="17">
+        <v>1.0382063388824463</v>
+      </c>
+      <c r="L59" s="17">
+        <v>1.2330092191696167</v>
+      </c>
+      <c r="M59" s="17">
+        <v>1.2428098917007446</v>
+      </c>
+      <c r="N59" s="17">
+        <v>-3.5233862698078156E-2</v>
+      </c>
+      <c r="O59" s="17">
+        <v>-1.1170037984848022</v>
+      </c>
+      <c r="P59" s="17">
+        <v>1.0017013549804688</v>
+      </c>
+      <c r="Q59" s="17">
+        <v>1.0948083400726318</v>
+      </c>
+      <c r="R59" s="15">
+        <v>1.4173092842102051</v>
+      </c>
+      <c r="S59" s="16">
+        <v>1.0774004459381104</v>
+      </c>
+      <c r="T59" s="16">
+        <v>1.042323112487793</v>
+      </c>
+      <c r="U59" s="16">
+        <v>0.66938239336013794</v>
+      </c>
+      <c r="V59" s="16">
+        <v>0.13109847903251648</v>
+      </c>
+      <c r="W59" s="16">
+        <v>-0.3814551830291748</v>
+      </c>
+      <c r="X59" s="16">
+        <v>0.74446505308151245</v>
+      </c>
+      <c r="Y59" s="32">
+        <v>0.8247261643409729</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A60" s="18">
+        <v>41365</v>
+      </c>
+      <c r="B60" s="11">
+        <v>98.548004150390625</v>
+      </c>
+      <c r="C60" s="12">
+        <v>99.4002685546875</v>
+      </c>
+      <c r="D60" s="12">
+        <v>96.714637756347656</v>
+      </c>
+      <c r="E60" s="12">
+        <v>99.098533630371094</v>
+      </c>
+      <c r="F60" s="12">
+        <v>100.73141479492188</v>
+      </c>
+      <c r="G60" s="12">
+        <v>97.847587585449219</v>
+      </c>
+      <c r="H60" s="12">
+        <v>98.36834716796875</v>
+      </c>
+      <c r="I60" s="13">
+        <v>103.31832885742188</v>
+      </c>
+      <c r="J60" s="17">
+        <v>4.1933121681213379</v>
+      </c>
+      <c r="K60" s="17">
+        <v>0.94401103258132935</v>
+      </c>
+      <c r="L60" s="17">
+        <v>1.9394475221633911</v>
+      </c>
+      <c r="M60" s="17">
+        <v>0.33868905901908875</v>
+      </c>
+      <c r="N60" s="17">
+        <v>1.0290393829345703</v>
+      </c>
+      <c r="O60" s="17">
+        <v>-0.58779418468475342</v>
+      </c>
+      <c r="P60" s="17">
+        <v>1.3837471008300781</v>
+      </c>
+      <c r="Q60" s="17">
+        <v>0.99125295877456665</v>
+      </c>
+      <c r="R60" s="15">
+        <v>1.5243058204650879</v>
+      </c>
+      <c r="S60" s="16">
+        <v>-0.5784335732460022</v>
+      </c>
+      <c r="T60" s="16">
+        <v>0.25179019570350647</v>
+      </c>
+      <c r="U60" s="16">
+        <v>-0.32504978775978088</v>
+      </c>
+      <c r="V60" s="16">
+        <v>0.14139267802238464</v>
+      </c>
+      <c r="W60" s="16">
+        <v>-0.4115544855594635</v>
+      </c>
+      <c r="X60" s="16">
+        <v>-1.3083261251449585</v>
+      </c>
+      <c r="Y60" s="32">
+        <v>-0.70357626676559448</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A61" s="18">
+        <v>41275</v>
+      </c>
+      <c r="B61" s="11">
+        <v>97.068389892578125</v>
+      </c>
+      <c r="C61" s="12">
+        <v>99.97857666015625</v>
+      </c>
+      <c r="D61" s="12">
+        <v>96.471733093261719</v>
+      </c>
+      <c r="E61" s="12">
+        <v>99.421699523925781</v>
+      </c>
+      <c r="F61" s="12">
+        <v>100.58918762207031</v>
+      </c>
+      <c r="G61" s="12">
+        <v>98.251945495605469</v>
+      </c>
+      <c r="H61" s="12">
+        <v>99.672386169433594</v>
+      </c>
+      <c r="I61" s="13">
+        <v>104.05040740966797</v>
+      </c>
+      <c r="J61" s="17">
+        <v>2.1614120006561279</v>
+      </c>
+      <c r="K61" s="17">
+        <v>1.0215126276016235</v>
+      </c>
+      <c r="L61" s="17">
+        <v>0.49342027306556702</v>
+      </c>
+      <c r="M61" s="17">
+        <v>0.48131808638572693</v>
+      </c>
+      <c r="N61" s="17">
+        <v>1.9668376445770264</v>
+      </c>
+      <c r="O61" s="17">
+        <v>0.20302458107471466</v>
+      </c>
+      <c r="P61" s="17">
+        <v>1.3985095024108887</v>
+      </c>
+      <c r="Q61" s="17">
+        <v>2.1141254901885986</v>
+      </c>
+      <c r="R61" s="15">
+        <v>0.49259129166603088</v>
+      </c>
+      <c r="S61" s="16">
+        <v>0.43463054299354553</v>
+      </c>
+      <c r="T61" s="16">
+        <v>0.32840994000434875</v>
+      </c>
+      <c r="U61" s="16">
+        <v>-0.26163503527641296</v>
+      </c>
+      <c r="V61" s="16">
+        <v>5.557551234960556E-2</v>
+      </c>
+      <c r="W61" s="16">
+        <v>-0.34702697396278381</v>
+      </c>
+      <c r="X61" s="16">
+        <v>1.2595497369766235</v>
+      </c>
+      <c r="Y61" s="32">
+        <v>0.4926055371761322</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A62" s="18">
+        <v>41183</v>
+      </c>
+      <c r="B62" s="11">
+        <v>96.592582702636719</v>
+      </c>
+      <c r="C62" s="12">
+        <v>99.545921325683594</v>
+      </c>
+      <c r="D62" s="12">
+        <v>96.15594482421875</v>
+      </c>
+      <c r="E62" s="12">
+        <v>99.682502746582031</v>
+      </c>
+      <c r="F62" s="12">
+        <v>100.53330993652344</v>
+      </c>
+      <c r="G62" s="12">
+        <v>98.594093322753906</v>
+      </c>
+      <c r="H62" s="12">
+        <v>98.432579040527344</v>
+      </c>
+      <c r="I62" s="13">
+        <v>103.54035949707031</v>
+      </c>
+      <c r="J62" s="17">
+        <v>0.59463423490524292</v>
+      </c>
+      <c r="K62" s="17">
+        <v>-0.14180818200111389</v>
+      </c>
+      <c r="L62" s="17">
+        <v>-1.0993189811706543</v>
+      </c>
+      <c r="M62" s="17">
+        <v>0.30808338522911072</v>
+      </c>
+      <c r="N62" s="17">
+        <v>1.6537342071533203</v>
+      </c>
+      <c r="O62" s="17">
+        <v>-0.49597769975662231</v>
+      </c>
+      <c r="P62" s="17">
+        <v>-1.1483122110366821</v>
+      </c>
+      <c r="Q62" s="17">
+        <v>1.7753980159759521</v>
+      </c>
+      <c r="R62" s="15">
+        <v>0.78795367479324341</v>
+      </c>
+      <c r="S62" s="16">
+        <v>0.10769826918840408</v>
+      </c>
+      <c r="T62" s="16">
+        <v>-0.39004173874855042</v>
+      </c>
+      <c r="U62" s="16">
+        <v>1.1622579097747803</v>
+      </c>
+      <c r="V62" s="16">
+        <v>-0.36244714260101318</v>
+      </c>
+      <c r="W62" s="16">
+        <v>1.8931452184915543E-2</v>
+      </c>
+      <c r="X62" s="16">
+        <v>0.32080018520355225</v>
+      </c>
+      <c r="Y62" s="32">
+        <v>0.48334604501724243</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A63" s="18">
+        <v>41091</v>
+      </c>
+      <c r="B63" s="11">
+        <v>95.837425231933594</v>
+      </c>
+      <c r="C63" s="12">
+        <v>99.438827514648438</v>
+      </c>
+      <c r="D63" s="12">
+        <v>96.532463073730469</v>
+      </c>
+      <c r="E63" s="12">
+        <v>98.537246704101563</v>
+      </c>
+      <c r="F63" s="12">
+        <v>100.89901733398438</v>
+      </c>
+      <c r="G63" s="12">
+        <v>98.575431823730469</v>
+      </c>
+      <c r="H63" s="12">
+        <v>98.117820739746094</v>
+      </c>
+      <c r="I63" s="13">
+        <v>103.04230499267578</v>
+      </c>
+      <c r="J63" s="17">
+        <v>0.2697928249835968</v>
+      </c>
+      <c r="K63" s="17">
+        <v>0.56754070520401001</v>
+      </c>
+      <c r="L63" s="17">
+        <v>4.4060245156288147E-2</v>
+      </c>
+      <c r="M63" s="17">
+        <v>-9.197726845741272E-2</v>
+      </c>
+      <c r="N63" s="17">
+        <v>1.0632866621017456</v>
+      </c>
+      <c r="O63" s="17">
+        <v>-0.28944844007492065</v>
+      </c>
+      <c r="P63" s="17">
+        <v>-0.17645187675952911</v>
+      </c>
+      <c r="Q63" s="17">
+        <v>1.5073612928390503</v>
+      </c>
+      <c r="R63" s="15">
+        <v>1.3274567127227783</v>
+      </c>
+      <c r="S63" s="16">
+        <v>0.98316866159439087</v>
+      </c>
+      <c r="T63" s="16">
+        <v>1.7474308013916016</v>
+      </c>
+      <c r="U63" s="16">
+        <v>-0.22961762547492981</v>
+      </c>
+      <c r="V63" s="16">
+        <v>1.197142481803894</v>
+      </c>
+      <c r="W63" s="16">
+        <v>0.15169098973274231</v>
+      </c>
+      <c r="X63" s="16">
+        <v>1.1255377531051636</v>
+      </c>
+      <c r="Y63" s="32">
+        <v>0.7214474081993103</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A64" s="18">
+        <v>41000</v>
+      </c>
+      <c r="B64" s="11">
+        <v>94.581893920898438</v>
+      </c>
+      <c r="C64" s="12">
+        <v>98.470695495605469</v>
+      </c>
+      <c r="D64" s="12">
+        <v>94.874595642089844</v>
+      </c>
+      <c r="E64" s="12">
+        <v>98.764030456542969</v>
+      </c>
+      <c r="F64" s="12">
+        <v>99.705406188964844</v>
+      </c>
+      <c r="G64" s="12">
+        <v>98.426124572753906</v>
+      </c>
+      <c r="H64" s="12">
+        <v>97.0257568359375</v>
+      </c>
+      <c r="I64" s="13">
+        <v>102.30423736572266</v>
+      </c>
+      <c r="J64" s="17">
+        <v>-0.30738762021064758</v>
+      </c>
+      <c r="K64" s="17">
+        <v>0.73622536659240723</v>
+      </c>
+      <c r="L64" s="17">
+        <v>-1.3450397253036499</v>
+      </c>
+      <c r="M64" s="17">
+        <v>0.54833877086639404</v>
+      </c>
+      <c r="N64" s="17">
+        <v>2.2502381801605225</v>
+      </c>
+      <c r="O64" s="17">
+        <v>1.8540009260177612</v>
+      </c>
+      <c r="P64" s="17">
+        <v>-1.4742398262023926</v>
+      </c>
+      <c r="Q64" s="17">
+        <v>2.4702491760253906</v>
+      </c>
+      <c r="R64" s="15">
+        <v>-0.45554527640342712</v>
+      </c>
+      <c r="S64" s="16">
+        <v>-0.50210088491439819</v>
+      </c>
+      <c r="T64" s="16">
+        <v>-1.170297384262085</v>
+      </c>
+      <c r="U64" s="16">
+        <v>-0.18336427211761475</v>
+      </c>
+      <c r="V64" s="16">
+        <v>1.0709514617919922</v>
+      </c>
+      <c r="W64" s="16">
+        <v>0.38066622614860535</v>
+      </c>
+      <c r="X64" s="16">
+        <v>-1.2939556837081909</v>
+      </c>
+      <c r="Y64" s="32">
+        <v>0.40045222640037537</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A65" s="18">
+        <v>40909</v>
+      </c>
+      <c r="B65" s="11">
+        <v>95.014732360839844</v>
+      </c>
+      <c r="C65" s="12">
+        <v>98.967613220214844</v>
+      </c>
+      <c r="D65" s="12">
+        <v>95.998062133789063</v>
+      </c>
+      <c r="E65" s="12">
+        <v>98.945457458496094</v>
+      </c>
+      <c r="F65" s="12">
+        <v>98.648918151855469</v>
+      </c>
+      <c r="G65" s="12">
+        <v>98.052871704101563</v>
+      </c>
+      <c r="H65" s="12">
+        <v>98.297683715820313</v>
+      </c>
+      <c r="I65" s="13">
+        <v>101.89619445800781</v>
+      </c>
+      <c r="J65" s="17">
+        <v>-1.6210050582885742</v>
+      </c>
+      <c r="K65" s="17">
+        <v>-0.27195236086845398</v>
+      </c>
+      <c r="L65" s="17">
+        <v>-1.7159876823425293</v>
+      </c>
+      <c r="M65" s="17">
+        <v>1.1592859029769897</v>
+      </c>
+      <c r="N65" s="17">
+        <v>0.36690959334373474</v>
+      </c>
+      <c r="O65" s="17">
+        <v>-0.18997153639793396</v>
+      </c>
+      <c r="P65" s="17">
+        <v>-1.0731759071350098</v>
+      </c>
+      <c r="Q65" s="17">
+        <v>1.1134899854660034</v>
+      </c>
+      <c r="R65" s="15">
+        <v>-1.0485930442810059</v>
+      </c>
+      <c r="S65" s="16">
+        <v>-0.72193199396133423</v>
+      </c>
+      <c r="T65" s="16">
+        <v>-1.2617141008377075</v>
+      </c>
+      <c r="U65" s="16">
+        <v>-0.43358883261680603</v>
+      </c>
+      <c r="V65" s="16">
+        <v>-0.25165912508964539</v>
+      </c>
+      <c r="W65" s="16">
+        <v>-1.0421922206878662</v>
+      </c>
+      <c r="X65" s="16">
+        <v>-1.283781886100769</v>
+      </c>
+      <c r="Y65" s="32">
+        <v>0.15925697982311249</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="18">
+        <v>40817</v>
+      </c>
+      <c r="B66" s="11">
+        <v>96.0216064453125</v>
+      </c>
+      <c r="C66" s="12">
+        <v>99.687286376953125</v>
+      </c>
+      <c r="D66" s="12">
+        <v>97.224754333496094</v>
+      </c>
+      <c r="E66" s="12">
+        <v>99.3763427734375</v>
+      </c>
+      <c r="F66" s="12">
+        <v>98.897804260253906</v>
+      </c>
+      <c r="G66" s="12">
+        <v>99.085533142089844</v>
+      </c>
+      <c r="H66" s="12">
+        <v>99.576026916503906</v>
+      </c>
+      <c r="I66" s="13">
+        <v>101.73417663574219</v>
+      </c>
+      <c r="J66" s="17">
+        <v>-3.340440034866333</v>
+      </c>
+      <c r="K66" s="17">
+        <v>-1.1637248992919922</v>
+      </c>
+      <c r="L66" s="17">
+        <v>-3.0754249095916748</v>
+      </c>
+      <c r="M66" s="17">
+        <v>-1.1002634763717651</v>
+      </c>
+      <c r="N66" s="17">
+        <v>-1.2977125644683838</v>
+      </c>
+      <c r="O66" s="17">
+        <v>-0.63630956411361694</v>
+      </c>
+      <c r="P66" s="17">
+        <v>-0.79360353946685791</v>
+      </c>
+      <c r="Q66" s="17">
+        <v>-0.1001787856221199</v>
+      </c>
+      <c r="R66" s="15">
+        <v>0.46248796582221985</v>
+      </c>
+      <c r="S66" s="16">
+        <v>0.81881958246231079</v>
+      </c>
+      <c r="T66" s="16">
+        <v>0.76153737306594849</v>
+      </c>
+      <c r="U66" s="16">
+        <v>0.75879055261611938</v>
+      </c>
+      <c r="V66" s="16">
+        <v>-0.94118380546569824</v>
+      </c>
+      <c r="W66" s="16">
+        <v>0.22652946412563324</v>
+      </c>
+      <c r="X66" s="16">
+        <v>1.3071041107177734</v>
+      </c>
+      <c r="Y66" s="32">
+        <v>0.21871201694011688</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="18">
+        <v>40725</v>
+      </c>
+      <c r="B67" s="11">
+        <v>95.579559326171875</v>
+      </c>
+      <c r="C67" s="12">
+        <v>98.877655029296875</v>
+      </c>
+      <c r="D67" s="12">
+        <v>96.489952087402344</v>
+      </c>
+      <c r="E67" s="12">
+        <v>98.627960205078125</v>
+      </c>
+      <c r="F67" s="12">
+        <v>99.83746337890625</v>
+      </c>
+      <c r="G67" s="12">
+        <v>98.861587524414063</v>
+      </c>
+      <c r="H67" s="12">
+        <v>98.291252136230469</v>
+      </c>
+      <c r="I67" s="13">
+        <v>101.51215362548828</v>
+      </c>
+      <c r="J67" s="17">
+        <v>-4.4673624038696289</v>
+      </c>
+      <c r="K67" s="17">
+        <v>-2.041334867477417</v>
+      </c>
+      <c r="L67" s="17">
+        <v>-4.2023401260375977</v>
+      </c>
+      <c r="M67" s="17">
+        <v>-1.4725821018218994</v>
+      </c>
+      <c r="N67" s="17">
+        <v>0.15286001563072205</v>
+      </c>
+      <c r="O67" s="17">
+        <v>-0.8546978235244751</v>
+      </c>
+      <c r="P67" s="17">
+        <v>-3.158231258392334</v>
+      </c>
+      <c r="Q67" s="17">
+        <v>1.1826351284980774E-2</v>
+      </c>
+      <c r="R67" s="15">
+        <v>0.74418812990188599</v>
+      </c>
+      <c r="S67" s="16">
+        <v>1.1525504589080811</v>
+      </c>
+      <c r="T67" s="16">
+        <v>0.33467969298362732</v>
+      </c>
+      <c r="U67" s="16">
+        <v>0.40981629490852356</v>
+      </c>
+      <c r="V67" s="16">
+        <v>2.3856661319732666</v>
+      </c>
+      <c r="W67" s="16">
+        <v>2.3046233654022217</v>
+      </c>
+      <c r="X67" s="16">
+        <v>-0.18917712569236755</v>
+      </c>
+      <c r="Y67" s="32">
+        <v>1.6768801212310791</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A68" s="18">
+        <v>40634</v>
+      </c>
+      <c r="B68" s="11">
+        <v>94.873519897460938</v>
+      </c>
+      <c r="C68" s="12">
+        <v>97.751029968261719</v>
+      </c>
+      <c r="D68" s="12">
+        <v>96.168098449707031</v>
+      </c>
+      <c r="E68" s="12">
+        <v>98.225418090820313</v>
+      </c>
+      <c r="F68" s="12">
+        <v>97.51116943359375</v>
+      </c>
+      <c r="G68" s="12">
+        <v>96.634521484375</v>
+      </c>
+      <c r="H68" s="12">
+        <v>98.477554321289063</v>
+      </c>
+      <c r="I68" s="13">
+        <v>99.837989807128906</v>
+      </c>
+      <c r="J68" s="17">
+        <v>-4.256502628326416</v>
+      </c>
+      <c r="K68" s="17">
+        <v>-2.0895886421203613</v>
+      </c>
+      <c r="L68" s="17">
+        <v>-3.8319048881530762</v>
+      </c>
+      <c r="M68" s="17">
+        <v>-1.3831926584243774</v>
+      </c>
+      <c r="N68" s="17">
+        <v>-1.224534273147583</v>
+      </c>
+      <c r="O68" s="17">
+        <v>-1.7954206466674805</v>
+      </c>
+      <c r="P68" s="17">
+        <v>-1.7937238216400146</v>
+      </c>
+      <c r="Q68" s="17">
+        <v>-0.38914799690246582</v>
+      </c>
+      <c r="R68" s="15">
+        <v>-1.7672104835510254</v>
+      </c>
+      <c r="S68" s="16">
+        <v>-1.4978853464126587</v>
+      </c>
+      <c r="T68" s="16">
+        <v>-1.5419024229049683</v>
+      </c>
+      <c r="U68" s="16">
+        <v>0.42313686013221741</v>
+      </c>
+      <c r="V68" s="16">
+        <v>-0.79065620899200439</v>
+      </c>
+      <c r="W68" s="16">
+        <v>-1.6337398290634155</v>
+      </c>
+      <c r="X68" s="16">
+        <v>-0.89215779304504395</v>
+      </c>
+      <c r="Y68" s="32">
+        <v>-0.92890173196792603</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A69" s="18">
+        <v>40544</v>
+      </c>
+      <c r="B69" s="11">
+        <v>96.580299377441406</v>
+      </c>
+      <c r="C69" s="12">
+        <v>99.237495422363281</v>
+      </c>
+      <c r="D69" s="12">
+        <v>97.67413330078125</v>
+      </c>
+      <c r="E69" s="12">
+        <v>97.811546325683594</v>
+      </c>
+      <c r="F69" s="12">
+        <v>98.288291931152344</v>
+      </c>
+      <c r="G69" s="12">
+        <v>98.239501953125</v>
+      </c>
+      <c r="H69" s="12">
+        <v>99.364036560058594</v>
+      </c>
+      <c r="I69" s="13">
+        <v>100.77408599853516</v>
+      </c>
+      <c r="J69" s="17">
+        <v>-3.4196999073028564</v>
+      </c>
+      <c r="K69" s="17">
+        <v>-0.76250803470611572</v>
+      </c>
+      <c r="L69" s="17">
+        <v>-2.3258650302886963</v>
+      </c>
+      <c r="M69" s="17">
+        <v>-2.1884570121765137</v>
+      </c>
+      <c r="N69" s="17">
+        <v>-1.7117078304290771</v>
+      </c>
+      <c r="O69" s="17">
+        <v>-1.7604987621307373</v>
+      </c>
+      <c r="P69" s="17">
+        <v>-0.63596421480178833</v>
+      </c>
+      <c r="Q69" s="17">
+        <v>0.77408254146575928</v>
+      </c>
+      <c r="R69" s="15">
+        <v>-2.7780323028564453</v>
+      </c>
+      <c r="S69" s="16">
+        <v>-1.6096807718276978</v>
+      </c>
+      <c r="T69" s="16">
+        <v>-2.6274347305297852</v>
+      </c>
+      <c r="U69" s="16">
+        <v>-2.6575589179992676</v>
+      </c>
+      <c r="V69" s="16">
+        <v>-1.9060220718383789</v>
+      </c>
+      <c r="W69" s="16">
+        <v>-1.4847191572189331</v>
+      </c>
+      <c r="X69" s="16">
+        <v>-1.0048047304153442</v>
+      </c>
+      <c r="Y69" s="32">
+        <v>-1.04295814037323</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="18">
+        <v>40452</v>
+      </c>
+      <c r="B70" s="11">
+        <v>99.339996337890625</v>
+      </c>
+      <c r="C70" s="12">
+        <v>100.86103057861328</v>
+      </c>
+      <c r="D70" s="12">
+        <v>100.30970764160156</v>
+      </c>
+      <c r="E70" s="12">
+        <v>100.48191070556641</v>
+      </c>
+      <c r="F70" s="12">
+        <v>100.19808959960938</v>
+      </c>
+      <c r="G70" s="12">
+        <v>99.720062255859375</v>
+      </c>
+      <c r="H70" s="12">
+        <v>100.37258148193359</v>
+      </c>
+      <c r="I70" s="13">
+        <v>101.83618927001953</v>
+      </c>
+      <c r="J70" s="17">
+        <v>-1.8441617488861084</v>
+      </c>
+      <c r="K70" s="17">
+        <v>0.12331743538379669</v>
+      </c>
+      <c r="L70" s="17">
+        <v>-0.72124785184860229</v>
+      </c>
+      <c r="M70" s="17">
+        <v>-0.25888159871101379</v>
+      </c>
+      <c r="N70" s="17">
+        <v>-0.52442806959152222</v>
+      </c>
+      <c r="O70" s="17">
+        <v>0.35056814551353455</v>
+      </c>
+      <c r="P70" s="17">
+        <v>-0.21712519228458405</v>
+      </c>
+      <c r="Q70" s="17">
+        <v>1.1503206491470337</v>
+      </c>
+      <c r="R70" s="15">
+        <v>-0.7087714672088623</v>
+      </c>
+      <c r="S70" s="16">
+        <v>-7.6394319534301758E-2</v>
+      </c>
+      <c r="T70" s="16">
+        <v>-0.4099891185760498</v>
+      </c>
+      <c r="U70" s="16">
+        <v>0.37947335839271545</v>
+      </c>
+      <c r="V70" s="16">
+        <v>0.51462846994400024</v>
+      </c>
+      <c r="W70" s="16">
+        <v>6.2447851523756981E-3</v>
+      </c>
+      <c r="X70" s="16">
+        <v>-1.1075949668884277</v>
+      </c>
+      <c r="Y70" s="32">
+        <v>0.33107468485832214</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A71" s="18">
+        <v>40360</v>
+      </c>
+      <c r="B71" s="11">
+        <v>100.04911804199219</v>
+      </c>
+      <c r="C71" s="12">
+        <v>100.93814086914063</v>
+      </c>
+      <c r="D71" s="12">
+        <v>100.72265625</v>
+      </c>
+      <c r="E71" s="12">
+        <v>100.10205078125</v>
+      </c>
+      <c r="F71" s="12">
+        <v>99.685081481933594</v>
+      </c>
+      <c r="G71" s="12">
+        <v>99.713836669921875</v>
+      </c>
+      <c r="H71" s="12">
+        <v>101.49675750732422</v>
+      </c>
+      <c r="I71" s="13">
+        <v>101.50015258789063</v>
+      </c>
+      <c r="J71" s="17">
+        <v>-1.8992857933044434</v>
+      </c>
+      <c r="K71" s="17">
+        <v>1.6982275992631912E-2</v>
+      </c>
+      <c r="L71" s="17">
+        <v>-0.90811580419540405</v>
+      </c>
+      <c r="M71" s="17">
+        <v>-1.5720856189727783</v>
+      </c>
+      <c r="N71" s="17">
+        <v>0.40415066480636597</v>
+      </c>
+      <c r="O71" s="17">
+        <v>0.16246610879898071</v>
+      </c>
+      <c r="P71" s="17">
+        <v>0.34931918978691101</v>
+      </c>
+      <c r="Q71" s="17">
+        <v>1.469704270362854</v>
+      </c>
+      <c r="R71" s="15">
+        <v>0.96655070781707764</v>
+      </c>
+      <c r="S71" s="16">
+        <v>1.1027234792709351</v>
+      </c>
+      <c r="T71" s="16">
+        <v>0.72265893220901489</v>
+      </c>
+      <c r="U71" s="16">
+        <v>0.50091356039047241</v>
+      </c>
+      <c r="V71" s="16">
+        <v>0.97756427526473999</v>
+      </c>
+      <c r="W71" s="16">
+        <v>1.3339238166809082</v>
+      </c>
+      <c r="X71" s="16">
+        <v>1.2171645164489746</v>
+      </c>
+      <c r="Y71" s="32">
+        <v>1.2692301273345947</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="18">
+        <v>40269</v>
+      </c>
+      <c r="B72" s="11">
+        <v>99.091346740722656</v>
+      </c>
+      <c r="C72" s="12">
+        <v>99.837211608886719</v>
+      </c>
+      <c r="D72" s="12">
+        <v>100</v>
+      </c>
+      <c r="E72" s="12">
+        <v>99.603118896484375</v>
+      </c>
+      <c r="F72" s="12">
+        <v>98.72003173828125</v>
+      </c>
+      <c r="G72" s="12">
+        <v>98.401237487792969</v>
+      </c>
+      <c r="H72" s="12">
+        <v>100.27622985839844</v>
+      </c>
+      <c r="I72" s="13">
+        <v>100.22802734375</v>
+      </c>
+      <c r="J72" s="17">
+        <v>-5.3733229637145996</v>
+      </c>
+      <c r="K72" s="17">
+        <v>-1.848810076713562</v>
+      </c>
+      <c r="L72" s="17">
+        <v>-3.6397690773010254</v>
+      </c>
+      <c r="M72" s="17">
+        <v>-1.7559638023376465</v>
+      </c>
+      <c r="N72" s="17">
+        <v>-1.6645551919937134</v>
+      </c>
+      <c r="O72" s="17">
+        <v>-2.345970630645752</v>
+      </c>
+      <c r="P72" s="17">
         <v>-1.1274377107620239</v>
       </c>
-      <c r="X55" s="16">
-[...1162 lines deleted...]
-      <c r="A71" s="18">
+      <c r="Q72" s="17">
+        <v>-0.35793480277061462</v>
+      </c>
+      <c r="R72" s="15">
+        <v>-0.90865111351013184</v>
+      </c>
+      <c r="S72" s="16">
+        <v>-0.16278481483459473</v>
+      </c>
+      <c r="T72" s="16">
+        <v>0</v>
+      </c>
+      <c r="U72" s="16">
+        <v>-0.39687728881835938</v>
+      </c>
+      <c r="V72" s="16">
+        <v>-1.2799695730209351</v>
+      </c>
+      <c r="W72" s="16">
+        <v>-1.5987603664398193</v>
+      </c>
+      <c r="X72" s="16">
+        <v>0.27623045444488525</v>
+      </c>
+      <c r="Y72" s="32">
+        <v>0.22802573442459106</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A73" s="18">
         <v>40179</v>
       </c>
-      <c r="B71" s="11">
+      <c r="B73" s="11">
         <v>100</v>
       </c>
-      <c r="C71" s="12">
+      <c r="C73" s="12">
         <v>100</v>
       </c>
-      <c r="D71" s="12">
+      <c r="D73" s="12">
         <v>100</v>
       </c>
-      <c r="E71" s="12">
+      <c r="E73" s="12">
         <v>100</v>
       </c>
-      <c r="F71" s="12">
+      <c r="F73" s="12">
         <v>100</v>
       </c>
-      <c r="G71" s="12">
+      <c r="G73" s="12">
         <v>100</v>
       </c>
-      <c r="H71" s="12">
+      <c r="H73" s="12">
         <v>100</v>
       </c>
-      <c r="I71" s="13">
+      <c r="I73" s="13">
         <v>100</v>
       </c>
-      <c r="J71" s="17">
-[...49 lines deleted...]
-      <c r="A72" s="18">
+      <c r="J73" s="17">
+        <v>-7.0054178237915039</v>
+      </c>
+      <c r="K73" s="17">
+        <v>-2.3712928295135498</v>
+      </c>
+      <c r="L73" s="17">
+        <v>-4.9359211921691895</v>
+      </c>
+      <c r="M73" s="17">
+        <v>-3.1092004776000977</v>
+      </c>
+      <c r="N73" s="17">
+        <v>-0.57067304849624634</v>
+      </c>
+      <c r="O73" s="17">
+        <v>-1.6157655715942383</v>
+      </c>
+      <c r="P73" s="17">
+        <v>-1.3060277700424194</v>
+      </c>
+      <c r="Q73" s="17">
+        <v>-0.56089413166046143</v>
+      </c>
+      <c r="R73" s="15">
+        <v>-1.1920266151428223</v>
+      </c>
+      <c r="S73" s="16">
+        <v>-0.73141741752624512</v>
+      </c>
+      <c r="T73" s="16">
+        <v>-1.0277717113494873</v>
+      </c>
+      <c r="U73" s="16">
+        <v>-0.73723763227462769</v>
+      </c>
+      <c r="V73" s="16">
+        <v>-0.72108954191207886</v>
+      </c>
+      <c r="W73" s="16">
+        <v>0.63227397203445435</v>
+      </c>
+      <c r="X73" s="16">
+        <v>-0.58752042055130005</v>
+      </c>
+      <c r="Y73" s="32">
+        <v>-0.67350393533706665</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A74" s="18">
         <v>40087</v>
       </c>
-      <c r="B72" s="11">
-[...73 lines deleted...]
-      <c r="A73" s="18">
+      <c r="B74" s="11">
+        <v>101.20640563964844</v>
+      </c>
+      <c r="C74" s="12">
+        <v>100.73680877685547</v>
+      </c>
+      <c r="D74" s="12">
+        <v>101.03844451904297</v>
+      </c>
+      <c r="E74" s="12">
+        <v>100.74271392822266</v>
+      </c>
+      <c r="F74" s="12">
+        <v>100.72632598876953</v>
+      </c>
+      <c r="G74" s="12">
+        <v>99.371696472167969</v>
+      </c>
+      <c r="H74" s="12">
+        <v>100.59099578857422</v>
+      </c>
+      <c r="I74" s="13">
+        <v>100.67807006835938</v>
+      </c>
+      <c r="J74" s="17">
+        <v>-5.1879353523254395</v>
+      </c>
+      <c r="K74" s="17">
+        <v>-0.47401180863380432</v>
+      </c>
+      <c r="L74" s="17">
+        <v>-2.382068395614624</v>
+      </c>
+      <c r="M74" s="17">
+        <v>-2.7049238681793213</v>
+      </c>
+      <c r="N74" s="17">
+        <v>1.655728816986084</v>
+      </c>
+      <c r="O74" s="17">
+        <v>-0.9609944224357605</v>
+      </c>
+      <c r="P74" s="17">
+        <v>0.66212314367294312</v>
+      </c>
+      <c r="Q74" s="17">
+        <v>1.2247352600097656</v>
+      </c>
+      <c r="R74" s="15">
+        <v>-0.76453316211700439</v>
+      </c>
+      <c r="S74" s="16">
+        <v>-0.18251737952232361</v>
+      </c>
+      <c r="T74" s="16">
+        <v>-0.59744292497634888</v>
+      </c>
+      <c r="U74" s="16">
+        <v>-0.94213533401489258</v>
+      </c>
+      <c r="V74" s="16">
+        <v>1.4529064893722534</v>
+      </c>
+      <c r="W74" s="16">
+        <v>-0.18121182918548584</v>
+      </c>
+      <c r="X74" s="16">
+        <v>-0.54620552062988281</v>
+      </c>
+      <c r="Y74" s="32">
+        <v>0.64787155389785767</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A75" s="18">
         <v>39995</v>
       </c>
-      <c r="B73" s="11">
-[...73 lines deleted...]
-      <c r="A74" s="18">
+      <c r="B75" s="11">
+        <v>101.98612213134766</v>
+      </c>
+      <c r="C75" s="12">
+        <v>100.92100524902344</v>
+      </c>
+      <c r="D75" s="12">
+        <v>101.64572143554688</v>
+      </c>
+      <c r="E75" s="12">
+        <v>101.70087432861328</v>
+      </c>
+      <c r="F75" s="12">
+        <v>99.283828735351563</v>
+      </c>
+      <c r="G75" s="12">
+        <v>99.552101135253906</v>
+      </c>
+      <c r="H75" s="12">
+        <v>101.14344024658203</v>
+      </c>
+      <c r="I75" s="13">
+        <v>100.03000640869141</v>
+      </c>
+      <c r="J75" s="17">
+        <v>-5.3421845436096191</v>
+      </c>
+      <c r="K75" s="17">
+        <v>-0.11870894581079483</v>
+      </c>
+      <c r="L75" s="17">
+        <v>-2.0023407936096191</v>
+      </c>
+      <c r="M75" s="17">
+        <v>-0.54335534572601318</v>
+      </c>
+      <c r="N75" s="17">
+        <v>-1.1729573011398315</v>
+      </c>
+      <c r="O75" s="17">
+        <v>-0.83038753271102905</v>
+      </c>
+      <c r="P75" s="17">
+        <v>1.5216975212097168</v>
+      </c>
+      <c r="Q75" s="17">
+        <v>1.1774717569351196</v>
+      </c>
+      <c r="R75" s="15">
+        <v>-2.6089742183685303</v>
+      </c>
+      <c r="S75" s="16">
+        <v>-0.78332304954528809</v>
+      </c>
+      <c r="T75" s="16">
+        <v>-2.0539495944976807</v>
+      </c>
+      <c r="U75" s="16">
+        <v>0.31316268444061279</v>
+      </c>
+      <c r="V75" s="16">
+        <v>-1.1029560565948486</v>
+      </c>
+      <c r="W75" s="16">
+        <v>-1.2038505077362061</v>
+      </c>
+      <c r="X75" s="16">
+        <v>-0.27236378192901611</v>
+      </c>
+      <c r="Y75" s="32">
+        <v>-0.55479800701141357</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="18">
         <v>39904</v>
       </c>
-      <c r="B74" s="11">
-[...73 lines deleted...]
-      <c r="A75" s="18">
+      <c r="B76" s="11">
+        <v>104.71819305419922</v>
+      </c>
+      <c r="C76" s="12">
+        <v>101.71778106689453</v>
+      </c>
+      <c r="D76" s="12">
+        <v>103.77725219726563</v>
+      </c>
+      <c r="E76" s="12">
+        <v>101.38337707519531</v>
+      </c>
+      <c r="F76" s="12">
+        <v>100.39109802246094</v>
+      </c>
+      <c r="G76" s="12">
+        <v>100.76515960693359</v>
+      </c>
+      <c r="H76" s="12">
+        <v>101.419677734375</v>
+      </c>
+      <c r="I76" s="13">
+        <v>100.58806610107422</v>
+      </c>
+      <c r="J76" s="17">
+        <v>-5.866610050201416</v>
+      </c>
+      <c r="K76" s="17">
+        <v>-0.51533257961273193</v>
+      </c>
+      <c r="L76" s="17">
+        <v>-2.1080412864685059</v>
+      </c>
+      <c r="M76" s="17">
+        <v>-2.7094645500183105</v>
+      </c>
+      <c r="N76" s="17">
+        <v>-0.28756296634674072</v>
+      </c>
+      <c r="O76" s="17">
+        <v>0.25375279784202576</v>
+      </c>
+      <c r="P76" s="17">
+        <v>0.46453136205673218</v>
+      </c>
+      <c r="Q76" s="17">
+        <v>1.3053747415542603</v>
+      </c>
+      <c r="R76" s="15">
+        <v>-2.6177513599395752</v>
+      </c>
+      <c r="S76" s="16">
+        <v>-0.69424265623092651</v>
+      </c>
+      <c r="T76" s="16">
+        <v>-1.3451113700866699</v>
+      </c>
+      <c r="U76" s="16">
+        <v>-1.7688343524932861</v>
+      </c>
+      <c r="V76" s="16">
+        <v>-0.18180930614471436</v>
+      </c>
+      <c r="W76" s="16">
+        <v>-0.86296814680099487</v>
+      </c>
+      <c r="X76" s="16">
+        <v>9.510502964258194E-2</v>
+      </c>
+      <c r="Y76" s="32">
+        <v>2.3872870951890945E-2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A77" s="18">
         <v>39814</v>
       </c>
-      <c r="B75" s="11">
-[...41 lines deleted...]
-      <c r="P75" s="17">
+      <c r="B77" s="11">
+        <v>107.53314971923828</v>
+      </c>
+      <c r="C77" s="12">
+        <v>102.42888641357422</v>
+      </c>
+      <c r="D77" s="12">
+        <v>105.19220733642578</v>
+      </c>
+      <c r="E77" s="12">
+        <v>103.20897674560547</v>
+      </c>
+      <c r="F77" s="12">
+        <v>100.57395172119141</v>
+      </c>
+      <c r="G77" s="12">
+        <v>101.64230346679688</v>
+      </c>
+      <c r="H77" s="12">
+        <v>101.32331085205078</v>
+      </c>
+      <c r="I77" s="13">
+        <v>100.56405639648438</v>
+      </c>
+      <c r="J77" s="17">
+        <v>-5.7776131629943848</v>
+      </c>
+      <c r="K77" s="17">
+        <v>-0.42062073945999146</v>
+      </c>
+      <c r="L77" s="17">
+        <v>-1.8972679376602173</v>
+      </c>
+      <c r="M77" s="17">
+        <v>-2.1290359497070313</v>
+      </c>
+      <c r="N77" s="17">
+        <v>-1.7515127658843994</v>
+      </c>
+      <c r="O77" s="17">
+        <v>-0.33549043536186218</v>
+      </c>
+      <c r="P77" s="17">
         <v>1.4014738798141479</v>
       </c>
-      <c r="Q75" s="17">
-[...28 lines deleted...]
-      <c r="A76" s="18">
+      <c r="Q77" s="17">
+        <v>1.1284064054489136</v>
+      </c>
+      <c r="R77" s="15">
+        <v>0.73907250165939331</v>
+      </c>
+      <c r="S77" s="16">
+        <v>1.1977323293685913</v>
+      </c>
+      <c r="T77" s="16">
+        <v>1.6310718059539795</v>
+      </c>
+      <c r="U77" s="16">
+        <v>-0.32306388020515442</v>
+      </c>
+      <c r="V77" s="16">
+        <v>1.5019441843032837</v>
+      </c>
+      <c r="W77" s="16">
+        <v>1.3020064830780029</v>
+      </c>
+      <c r="X77" s="16">
+        <v>1.3949589729309082</v>
+      </c>
+      <c r="Y77" s="32">
+        <v>1.1101033687591553</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A78" s="18">
         <v>39722</v>
       </c>
-      <c r="B76" s="11">
-[...73 lines deleted...]
-      <c r="A77" s="18">
+      <c r="B78" s="11">
+        <v>106.74423217773438</v>
+      </c>
+      <c r="C78" s="12">
+        <v>101.21658325195313</v>
+      </c>
+      <c r="D78" s="12">
+        <v>103.50398254394531</v>
+      </c>
+      <c r="E78" s="12">
+        <v>103.54348754882813</v>
+      </c>
+      <c r="F78" s="12">
+        <v>99.085739135742188</v>
+      </c>
+      <c r="G78" s="12">
+        <v>100.33592224121094</v>
+      </c>
+      <c r="H78" s="12">
+        <v>99.929336547851563</v>
+      </c>
+      <c r="I78" s="13">
+        <v>99.459953308105469</v>
+      </c>
+      <c r="J78" s="17">
+        <v>-7.1581130027770996</v>
+      </c>
+      <c r="K78" s="17">
+        <v>-0.91835552453994751</v>
+      </c>
+      <c r="L78" s="17">
+        <v>-3.7062132358551025</v>
+      </c>
+      <c r="M78" s="17">
+        <v>-0.72837764024734497</v>
+      </c>
+      <c r="N78" s="17">
+        <v>-0.57084357738494873</v>
+      </c>
+      <c r="O78" s="17">
+        <v>-0.30904260277748108</v>
+      </c>
+      <c r="P78" s="17">
+        <v>0.10296246409416199</v>
+      </c>
+      <c r="Q78" s="17">
+        <v>0.78438115119934082</v>
+      </c>
+      <c r="R78" s="15">
+        <v>-0.92597866058349609</v>
+      </c>
+      <c r="S78" s="16">
+        <v>0.17382611334323883</v>
+      </c>
+      <c r="T78" s="16">
+        <v>-0.21077318489551544</v>
+      </c>
+      <c r="U78" s="16">
+        <v>1.2585963010787964</v>
+      </c>
+      <c r="V78" s="16">
+        <v>-1.3701357841491699</v>
+      </c>
+      <c r="W78" s="16">
+        <v>-4.9576647579669952E-2</v>
+      </c>
+      <c r="X78" s="16">
+        <v>0.30305063724517822</v>
+      </c>
+      <c r="Y78" s="32">
+        <v>0.60087734460830688</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A79" s="18">
         <v>39630</v>
       </c>
-      <c r="B77" s="11">
-[...73 lines deleted...]
-      <c r="A78" s="18">
+      <c r="B79" s="11">
+        <v>107.74189758300781</v>
+      </c>
+      <c r="C79" s="12">
+        <v>101.04094696044922</v>
+      </c>
+      <c r="D79" s="12">
+        <v>103.72260284423828</v>
+      </c>
+      <c r="E79" s="12">
+        <v>102.25649261474609</v>
+      </c>
+      <c r="F79" s="12">
+        <v>100.46220397949219</v>
+      </c>
+      <c r="G79" s="12">
+        <v>100.38568878173828</v>
+      </c>
+      <c r="H79" s="12">
+        <v>99.627418518066406</v>
+      </c>
+      <c r="I79" s="13">
+        <v>98.865890502929688</v>
+      </c>
+      <c r="J79" s="17">
+        <v>-6.5946345329284668</v>
+      </c>
+      <c r="K79" s="17">
+        <v>-1.1234575510025024</v>
+      </c>
+      <c r="L79" s="17">
+        <v>-3.5790879726409912</v>
+      </c>
+      <c r="M79" s="17">
+        <v>-1.6468558311462402</v>
+      </c>
+      <c r="N79" s="17">
+        <v>-1.9287978410720825</v>
+      </c>
+      <c r="O79" s="17">
+        <v>-1.1273889541625977</v>
+      </c>
+      <c r="P79" s="17">
+        <v>0.9963524341583252</v>
+      </c>
+      <c r="Q79" s="17">
+        <v>0.13978953659534454</v>
+      </c>
+      <c r="R79" s="15">
+        <v>-3.1485424041748047</v>
+      </c>
+      <c r="S79" s="16">
+        <v>-1.1773074865341187</v>
+      </c>
+      <c r="T79" s="16">
+        <v>-2.1595945358276367</v>
+      </c>
+      <c r="U79" s="16">
+        <v>-1.871600866317749</v>
+      </c>
+      <c r="V79" s="16">
+        <v>-0.2169346809387207</v>
+      </c>
+      <c r="W79" s="16">
+        <v>-0.12379290908575058</v>
+      </c>
+      <c r="X79" s="16">
+        <v>-1.3108479976654053</v>
+      </c>
+      <c r="Y79" s="32">
+        <v>-0.42908486723899841</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="18">
         <v>39539</v>
       </c>
-      <c r="B78" s="11">
-[...73 lines deleted...]
-      <c r="A79" s="18">
+      <c r="B80" s="11">
+        <v>111.24447631835938</v>
+      </c>
+      <c r="C80" s="12">
+        <v>102.24468231201172</v>
+      </c>
+      <c r="D80" s="12">
+        <v>106.01203155517578</v>
+      </c>
+      <c r="E80" s="12">
+        <v>104.20682525634766</v>
+      </c>
+      <c r="F80" s="12">
+        <v>100.68061828613281</v>
+      </c>
+      <c r="G80" s="12">
+        <v>100.51011657714844</v>
+      </c>
+      <c r="H80" s="12">
+        <v>100.95072937011719</v>
+      </c>
+      <c r="I80" s="13">
+        <v>99.29193115234375</v>
+      </c>
+      <c r="J80" s="17">
+        <v>-4.63671875</v>
+      </c>
+      <c r="K80" s="17">
+        <v>-0.19652989506721497</v>
+      </c>
+      <c r="L80" s="17">
+        <v>-2.201676607131958</v>
+      </c>
+      <c r="M80" s="17">
+        <v>-0.20089869201183319</v>
+      </c>
+      <c r="N80" s="17">
+        <v>-3.2506849765777588</v>
+      </c>
+      <c r="O80" s="17">
+        <v>-0.87121796607971191</v>
+      </c>
+      <c r="P80" s="17">
+        <v>1.9329284429550171</v>
+      </c>
+      <c r="Q80" s="17">
+        <v>1.2358546257019043</v>
+      </c>
+      <c r="R80" s="15">
+        <v>-2.5256829261779785</v>
+      </c>
+      <c r="S80" s="16">
+        <v>-0.5997011661529541</v>
+      </c>
+      <c r="T80" s="16">
+        <v>-1.132695198059082</v>
+      </c>
+      <c r="U80" s="16">
+        <v>-1.1827940940856934</v>
+      </c>
+      <c r="V80" s="16">
+        <v>-1.647311806678772</v>
+      </c>
+      <c r="W80" s="16">
+        <v>-1.4456478357315063</v>
+      </c>
+      <c r="X80" s="16">
+        <v>1.0286022424697876</v>
+      </c>
+      <c r="Y80" s="32">
+        <v>-0.1508568674325943</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A81" s="18">
         <v>39448</v>
       </c>
-      <c r="B79" s="11">
-[...73 lines deleted...]
-      <c r="A80" s="18">
+      <c r="B81" s="11">
+        <v>114.12696075439453</v>
+      </c>
+      <c r="C81" s="12">
+        <v>102.86154937744141</v>
+      </c>
+      <c r="D81" s="12">
+        <v>107.22657775878906</v>
+      </c>
+      <c r="E81" s="12">
+        <v>105.45413208007813</v>
+      </c>
+      <c r="F81" s="12">
+        <v>102.36692047119141</v>
+      </c>
+      <c r="G81" s="12">
+        <v>101.98445129394531</v>
+      </c>
+      <c r="H81" s="12">
+        <v>99.922920227050781</v>
+      </c>
+      <c r="I81" s="13">
+        <v>99.441947937011719</v>
+      </c>
+      <c r="J81" s="17">
+        <v>-2.2300560474395752</v>
+      </c>
+      <c r="K81" s="17">
+        <v>1.4963197708129883</v>
+      </c>
+      <c r="L81" s="17">
+        <v>-0.92026221752166748</v>
+      </c>
+      <c r="M81" s="17">
+        <v>0.4319671094417572</v>
+      </c>
+      <c r="N81" s="17">
+        <v>1.8135874271392822</v>
+      </c>
+      <c r="O81" s="17">
+        <v>0.81790900230407715</v>
+      </c>
+      <c r="P81" s="17">
+        <v>3.5067901611328125</v>
+      </c>
+      <c r="Q81" s="17">
+        <v>3.2909491062164307</v>
+      </c>
+      <c r="R81" s="15">
+        <v>-0.73690652847290039</v>
+      </c>
+      <c r="S81" s="16">
+        <v>0.69190835952758789</v>
+      </c>
+      <c r="T81" s="16">
+        <v>-0.2429337203502655</v>
+      </c>
+      <c r="U81" s="16">
+        <v>1.1034401655197144</v>
+      </c>
+      <c r="V81" s="16">
+        <v>2.7217106819152832</v>
+      </c>
+      <c r="W81" s="16">
+        <v>1.3288888931274414</v>
+      </c>
+      <c r="X81" s="16">
+        <v>9.6530988812446594E-2</v>
+      </c>
+      <c r="Y81" s="32">
+        <v>0.7661404013633728</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="18">
         <v>39356</v>
       </c>
-      <c r="B80" s="11">
-[...32 lines deleted...]
-      <c r="M80" s="17">
+      <c r="B82" s="11">
+        <v>114.97421264648438</v>
+      </c>
+      <c r="C82" s="12">
+        <v>102.15473175048828</v>
+      </c>
+      <c r="D82" s="12">
+        <v>107.48770141601563</v>
+      </c>
+      <c r="E82" s="12">
+        <v>104.30320739746094</v>
+      </c>
+      <c r="F82" s="12">
+        <v>99.654609680175781</v>
+      </c>
+      <c r="G82" s="12">
+        <v>100.64696502685547</v>
+      </c>
+      <c r="H82" s="12">
+        <v>99.826553344726563</v>
+      </c>
+      <c r="I82" s="13">
+        <v>98.685874938964844</v>
+      </c>
+      <c r="J82" s="17">
+        <v>-1.1402567625045776</v>
+      </c>
+      <c r="K82" s="17">
+        <v>1.3946166038513184</v>
+      </c>
+      <c r="L82" s="17">
+        <v>-0.65110218524932861</v>
+      </c>
+      <c r="M82" s="17">
         <v>-7.6041162014007568E-2</v>
       </c>
-      <c r="N80" s="17">
-[...37 lines deleted...]
-      <c r="A81" s="18">
+      <c r="N82" s="17">
+        <v>-0.69343036413192749</v>
+      </c>
+      <c r="O82" s="17">
+        <v>0.92320865392684937</v>
+      </c>
+      <c r="P82" s="17">
+        <v>4.5830793380737305</v>
+      </c>
+      <c r="Q82" s="17">
+        <v>1.6691470146179199</v>
+      </c>
+      <c r="R82" s="15">
+        <v>-0.32467564940452576</v>
+      </c>
+      <c r="S82" s="16">
+        <v>-3.3536713570356369E-2</v>
+      </c>
+      <c r="T82" s="16">
+        <v>-7.903318852186203E-2</v>
+      </c>
+      <c r="U82" s="16">
+        <v>0.32173427939414978</v>
+      </c>
+      <c r="V82" s="16">
+        <v>-2.7171738147735596</v>
+      </c>
+      <c r="W82" s="16">
+        <v>-0.87005293369293213</v>
+      </c>
+      <c r="X82" s="16">
+        <v>1.1982263326644897</v>
+      </c>
+      <c r="Y82" s="32">
+        <v>-4.2540609836578369E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A83" s="18">
         <v>39264</v>
       </c>
-      <c r="B81" s="11">
-[...73 lines deleted...]
-      <c r="A82" s="18">
+      <c r="B83" s="11">
+        <v>115.34872436523438</v>
+      </c>
+      <c r="C83" s="12">
+        <v>102.18900299072266</v>
+      </c>
+      <c r="D83" s="12">
+        <v>107.57272338867188</v>
+      </c>
+      <c r="E83" s="12">
+        <v>103.96870422363281</v>
+      </c>
+      <c r="F83" s="12">
+        <v>102.43802642822266</v>
+      </c>
+      <c r="G83" s="12">
+        <v>101.53033447265625</v>
+      </c>
+      <c r="H83" s="12">
+        <v>98.644569396972656</v>
+      </c>
+      <c r="I83" s="13">
+        <v>98.727874755859375</v>
+      </c>
+      <c r="J83" s="17">
+        <v>0.19999466836452484</v>
+      </c>
+      <c r="K83" s="17">
+        <v>2.3819756507873535</v>
+      </c>
+      <c r="L83" s="17">
+        <v>0.84253424406051636</v>
+      </c>
+      <c r="M83" s="17">
+        <v>1.3317145109176636</v>
+      </c>
+      <c r="N83" s="17">
+        <v>3.2826282978057861</v>
+      </c>
+      <c r="O83" s="17">
+        <v>1.8534704446792603</v>
+      </c>
+      <c r="P83" s="17">
+        <v>3.2474968433380127</v>
+      </c>
+      <c r="Q83" s="17">
+        <v>3.4975137710571289</v>
+      </c>
+      <c r="R83" s="15">
+        <v>-1.1183916330337524</v>
+      </c>
+      <c r="S83" s="16">
+        <v>-0.25088474154472351</v>
+      </c>
+      <c r="T83" s="16">
+        <v>-0.76190507411956787</v>
+      </c>
+      <c r="U83" s="16">
+        <v>-0.42894786596298218</v>
+      </c>
+      <c r="V83" s="16">
+        <v>-1.5618958473205566</v>
+      </c>
+      <c r="W83" s="16">
+        <v>0.13497835397720337</v>
+      </c>
+      <c r="X83" s="16">
+        <v>-0.39566752314567566</v>
+      </c>
+      <c r="Y83" s="32">
+        <v>0.66075366735458374</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="18">
         <v>39173</v>
       </c>
-      <c r="B82" s="11">
-[...73 lines deleted...]
-      <c r="A83" s="18">
+      <c r="B84" s="11">
+        <v>116.65336608886719</v>
+      </c>
+      <c r="C84" s="12">
+        <v>102.44602203369141</v>
+      </c>
+      <c r="D84" s="12">
+        <v>108.39861297607422</v>
+      </c>
+      <c r="E84" s="12">
+        <v>104.41659545898438</v>
+      </c>
+      <c r="F84" s="12">
+        <v>104.06338500976563</v>
+      </c>
+      <c r="G84" s="12">
+        <v>101.39347076416016</v>
+      </c>
+      <c r="H84" s="12">
+        <v>99.036422729492188</v>
+      </c>
+      <c r="I84" s="13">
+        <v>98.079811096191406</v>
+      </c>
+      <c r="J84" s="17">
+        <v>2.1642162799835205</v>
+      </c>
+      <c r="K84" s="17">
+        <v>3.5505506992340088</v>
+      </c>
+      <c r="L84" s="17">
+        <v>2.3861441612243652</v>
+      </c>
+      <c r="M84" s="17">
+        <v>1.220116138458252</v>
+      </c>
+      <c r="N84" s="17">
+        <v>5.924933910369873</v>
+      </c>
+      <c r="O84" s="17">
+        <v>2.8522775173187256</v>
+      </c>
+      <c r="P84" s="17">
+        <v>5.0132827758789063</v>
+      </c>
+      <c r="Q84" s="17">
+        <v>3.8569016456604004</v>
+      </c>
+      <c r="R84" s="15">
+        <v>-6.5744489431381226E-2</v>
+      </c>
+      <c r="S84" s="16">
+        <v>1.0863099098205566</v>
+      </c>
+      <c r="T84" s="16">
+        <v>0.16272559762001038</v>
+      </c>
+      <c r="U84" s="16">
+        <v>-0.55615484714508057</v>
+      </c>
+      <c r="V84" s="16">
+        <v>3.5008881092071533</v>
+      </c>
+      <c r="W84" s="16">
+        <v>0.23369096219539642</v>
+      </c>
+      <c r="X84" s="16">
+        <v>2.5885009765625</v>
+      </c>
+      <c r="Y84" s="32">
+        <v>1.8760873079299927</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A85" s="18">
         <v>39083</v>
       </c>
-      <c r="B83" s="11">
-[...56 lines deleted...]
-      <c r="U83" s="16">
+      <c r="B85" s="11">
+        <v>116.73011016845703</v>
+      </c>
+      <c r="C85" s="12">
+        <v>101.34510040283203</v>
+      </c>
+      <c r="D85" s="12">
+        <v>108.22251129150391</v>
+      </c>
+      <c r="E85" s="12">
+        <v>105.00056457519531</v>
+      </c>
+      <c r="F85" s="12">
+        <v>100.54347229003906</v>
+      </c>
+      <c r="G85" s="12">
+        <v>101.15707397460938</v>
+      </c>
+      <c r="H85" s="12">
+        <v>96.537544250488281</v>
+      </c>
+      <c r="I85" s="13">
+        <v>96.273635864257813</v>
+      </c>
+      <c r="J85" s="17">
+        <v>3.2866160869598389</v>
+      </c>
+      <c r="K85" s="17">
+        <v>3.301020622253418</v>
+      </c>
+      <c r="L85" s="17">
+        <v>1.4978954792022705</v>
+      </c>
+      <c r="M85" s="17">
+        <v>3.8116610050201416</v>
+      </c>
+      <c r="N85" s="17">
+        <v>7.8393983840942383</v>
+      </c>
+      <c r="O85" s="17">
+        <v>3.4151582717895508</v>
+      </c>
+      <c r="P85" s="17">
+        <v>3.7701914310455322</v>
+      </c>
+      <c r="Q85" s="17">
+        <v>2.9187266826629639</v>
+      </c>
+      <c r="R85" s="15">
+        <v>0.36953610181808472</v>
+      </c>
+      <c r="S85" s="16">
+        <v>0.59101128578186035</v>
+      </c>
+      <c r="T85" s="16">
+        <v>2.8066372498869896E-2</v>
+      </c>
+      <c r="U85" s="16">
         <v>0.59203535318374634</v>
       </c>
-      <c r="V83" s="16">
-[...13 lines deleted...]
-      <c r="A84" s="18">
+      <c r="V85" s="16">
+        <v>0.19233162701129913</v>
+      </c>
+      <c r="W85" s="16">
+        <v>1.4347221851348877</v>
+      </c>
+      <c r="X85" s="16">
+        <v>1.1373594999313354</v>
+      </c>
+      <c r="Y85" s="32">
+        <v>-0.81601887941360474</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A86" s="18">
         <v>38991</v>
       </c>
-      <c r="B84" s="11">
-[...32 lines deleted...]
-      <c r="M84" s="17">
+      <c r="B86" s="11">
+        <v>116.30033874511719</v>
+      </c>
+      <c r="C86" s="12">
+        <v>100.74965667724609</v>
+      </c>
+      <c r="D86" s="12">
+        <v>108.19214630126953</v>
+      </c>
+      <c r="E86" s="12">
+        <v>104.38258361816406</v>
+      </c>
+      <c r="F86" s="12">
+        <v>100.35047149658203</v>
+      </c>
+      <c r="G86" s="12">
+        <v>99.726280212402344</v>
+      </c>
+      <c r="H86" s="12">
+        <v>95.451919555664063</v>
+      </c>
+      <c r="I86" s="13">
+        <v>97.065704345703125</v>
+      </c>
+      <c r="J86" s="17">
+        <v>4.5332870483398438</v>
+      </c>
+      <c r="K86" s="17">
+        <v>3.1399393081665039</v>
+      </c>
+      <c r="L86" s="17">
+        <v>2.2497692108154297</v>
+      </c>
+      <c r="M86" s="17">
         <v>3.1024210453033447</v>
       </c>
-      <c r="N84" s="17">
-[...37 lines deleted...]
-      <c r="A85" s="18">
+      <c r="N86" s="17">
+        <v>10.066856384277344</v>
+      </c>
+      <c r="O86" s="17">
+        <v>1.9524242877960205</v>
+      </c>
+      <c r="P86" s="17">
+        <v>1.6347465515136719</v>
+      </c>
+      <c r="Q86" s="17">
+        <v>4.4354028701782227</v>
+      </c>
+      <c r="R86" s="15">
+        <v>1.0266327857971191</v>
+      </c>
+      <c r="S86" s="16">
+        <v>0.9399152398109436</v>
+      </c>
+      <c r="T86" s="16">
+        <v>1.4232039451599121</v>
+      </c>
+      <c r="U86" s="16">
+        <v>1.7350938320159912</v>
+      </c>
+      <c r="V86" s="16">
+        <v>1.1778578758239746</v>
+      </c>
+      <c r="W86" s="16">
+        <v>4.3679520487785339E-2</v>
+      </c>
+      <c r="X86" s="16">
+        <v>-9.4129897654056549E-2</v>
+      </c>
+      <c r="Y86" s="32">
+        <v>1.7550438642501831</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A87" s="18">
         <v>38899</v>
       </c>
-      <c r="B85" s="11">
-[...73 lines deleted...]
-      <c r="A86" s="18">
+      <c r="B87" s="11">
+        <v>115.11849212646484</v>
+      </c>
+      <c r="C87" s="12">
+        <v>99.811515808105469</v>
+      </c>
+      <c r="D87" s="12">
+        <v>106.67395782470703</v>
+      </c>
+      <c r="E87" s="12">
+        <v>102.60233306884766</v>
+      </c>
+      <c r="F87" s="12">
+        <v>99.182243347167969</v>
+      </c>
+      <c r="G87" s="12">
+        <v>99.6827392578125</v>
+      </c>
+      <c r="H87" s="12">
+        <v>95.541847229003906</v>
+      </c>
+      <c r="I87" s="13">
+        <v>95.39154052734375</v>
+      </c>
+      <c r="J87" s="17">
+        <v>5.8184471130371094</v>
+      </c>
+      <c r="K87" s="17">
+        <v>2.733684778213501</v>
+      </c>
+      <c r="L87" s="17">
+        <v>1.6727436780929565</v>
+      </c>
+      <c r="M87" s="17">
+        <v>1.7142553329467773</v>
+      </c>
+      <c r="N87" s="17">
+        <v>12.333890914916992</v>
+      </c>
+      <c r="O87" s="17">
+        <v>2.1873655319213867</v>
+      </c>
+      <c r="P87" s="17">
+        <v>2.8632681369781494</v>
+      </c>
+      <c r="Q87" s="17">
+        <v>3.1335160732269287</v>
+      </c>
+      <c r="R87" s="15">
+        <v>0.81998556852340698</v>
+      </c>
+      <c r="S87" s="16">
+        <v>0.88763934373855591</v>
+      </c>
+      <c r="T87" s="16">
+        <v>0.7571454644203186</v>
+      </c>
+      <c r="U87" s="16">
+        <v>-0.53860718011856079</v>
+      </c>
+      <c r="V87" s="16">
+        <v>0.95647096633911133</v>
+      </c>
+      <c r="W87" s="16">
+        <v>1.1169333457946777</v>
+      </c>
+      <c r="X87" s="16">
+        <v>1.3078116178512573</v>
+      </c>
+      <c r="Y87" s="32">
+        <v>1.0102912187576294</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="18">
         <v>38808</v>
       </c>
-      <c r="B86" s="11">
-[...73 lines deleted...]
-      <c r="A87" s="18">
+      <c r="B88" s="11">
+        <v>114.18221282958984</v>
+      </c>
+      <c r="C88" s="12">
+        <v>98.933341979980469</v>
+      </c>
+      <c r="D88" s="12">
+        <v>105.87235260009766</v>
+      </c>
+      <c r="E88" s="12">
+        <v>103.15795135498047</v>
+      </c>
+      <c r="F88" s="12">
+        <v>98.242584228515625</v>
+      </c>
+      <c r="G88" s="12">
+        <v>98.581649780273438</v>
+      </c>
+      <c r="H88" s="12">
+        <v>94.3084716796875</v>
+      </c>
+      <c r="I88" s="13">
+        <v>94.437446594238281</v>
+      </c>
+      <c r="J88" s="17">
+        <v>8.1341876983642578</v>
+      </c>
+      <c r="K88" s="17">
+        <v>3.0015144348144531</v>
+      </c>
+      <c r="L88" s="17">
+        <v>1.9711031913757324</v>
+      </c>
+      <c r="M88" s="17">
+        <v>3.1521048545837402</v>
+      </c>
+      <c r="N88" s="17">
+        <v>14.57172679901123</v>
+      </c>
+      <c r="O88" s="17">
+        <v>2.3245341777801514</v>
+      </c>
+      <c r="P88" s="17">
+        <v>2.5639221668243408</v>
+      </c>
+      <c r="Q88" s="17">
+        <v>3.5258522033691406</v>
+      </c>
+      <c r="R88" s="15">
+        <v>1.0321565866470337</v>
+      </c>
+      <c r="S88" s="16">
+        <v>0.84271794557571411</v>
+      </c>
+      <c r="T88" s="16">
+        <v>-0.7062339186668396</v>
+      </c>
+      <c r="U88" s="16">
+        <v>1.9899120330810547</v>
+      </c>
+      <c r="V88" s="16">
+        <v>5.3715410232543945</v>
+      </c>
+      <c r="W88" s="16">
+        <v>0.78224098682403564</v>
+      </c>
+      <c r="X88" s="16">
+        <v>1.3741127252578735</v>
+      </c>
+      <c r="Y88" s="32">
+        <v>0.95580571889877319</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A89" s="18">
         <v>38718</v>
       </c>
-      <c r="B87" s="11">
-[...5 lines deleted...]
-      <c r="D87" s="12">
+      <c r="B89" s="11">
+        <v>113.01571655273438</v>
+      </c>
+      <c r="C89" s="12">
+        <v>98.106582641601563</v>
+      </c>
+      <c r="D89" s="12">
         <v>106.62537384033203</v>
       </c>
-      <c r="E87" s="12">
-[...20 lines deleted...]
-      <c r="L87" s="17">
+      <c r="E89" s="12">
+        <v>101.14524841308594</v>
+      </c>
+      <c r="F89" s="12">
+        <v>93.234451293945313</v>
+      </c>
+      <c r="G89" s="12">
+        <v>97.816490173339844</v>
+      </c>
+      <c r="H89" s="12">
+        <v>93.030136108398438</v>
+      </c>
+      <c r="I89" s="13">
+        <v>93.543357849121094</v>
+      </c>
+      <c r="J89" s="17">
+        <v>10.462358474731445</v>
+      </c>
+      <c r="K89" s="17">
+        <v>3.614896297454834</v>
+      </c>
+      <c r="L89" s="17">
         <v>3.6114687919616699</v>
       </c>
-      <c r="M87" s="17">
-[...40 lines deleted...]
-      <c r="A88" s="18">
+      <c r="M89" s="17">
+        <v>2.3933870792388916</v>
+      </c>
+      <c r="N89" s="17">
+        <v>15.577376365661621</v>
+      </c>
+      <c r="O89" s="17">
+        <v>2.986647367477417</v>
+      </c>
+      <c r="P89" s="17">
+        <v>2.462155818939209</v>
+      </c>
+      <c r="Q89" s="17">
+        <v>4.1210246086120605</v>
+      </c>
+      <c r="R89" s="15">
+        <v>1.5809980630874634</v>
+      </c>
+      <c r="S89" s="16">
+        <v>0.43415582180023193</v>
+      </c>
+      <c r="T89" s="16">
+        <v>0.76905202865600586</v>
+      </c>
+      <c r="U89" s="16">
+        <v>-9.520827978849411E-2</v>
+      </c>
+      <c r="V89" s="16">
+        <v>2.2618370056152344</v>
+      </c>
+      <c r="W89" s="16">
+        <v>0</v>
+      </c>
+      <c r="X89" s="16">
+        <v>-0.94390535354614258</v>
+      </c>
+      <c r="Y89" s="32">
+        <v>0.64561945199966431</v>
+      </c>
+    </row>
+    <row r="90" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A90" s="18">
         <v>38626</v>
       </c>
-      <c r="B88" s="11">
-[...35 lines deleted...]
-      <c r="N88" s="17">
+      <c r="B90" s="11">
+        <v>111.25674438476563</v>
+      </c>
+      <c r="C90" s="12">
+        <v>97.682487487792969</v>
+      </c>
+      <c r="D90" s="12">
+        <v>105.81163024902344</v>
+      </c>
+      <c r="E90" s="12">
+        <v>101.24163818359375</v>
+      </c>
+      <c r="F90" s="12">
+        <v>91.172286987304688</v>
+      </c>
+      <c r="G90" s="12">
+        <v>97.816490173339844</v>
+      </c>
+      <c r="H90" s="12">
+        <v>93.916618347167969</v>
+      </c>
+      <c r="I90" s="13">
+        <v>92.94329833984375</v>
+      </c>
+      <c r="J90" s="17">
+        <v>11.239678382873535</v>
+      </c>
+      <c r="K90" s="17">
+        <v>4.1898922920227051</v>
+      </c>
+      <c r="L90" s="17">
+        <v>4.2728900909423828</v>
+      </c>
+      <c r="M90" s="17">
+        <v>5.1587123870849609</v>
+      </c>
+      <c r="N90" s="17">
         <v>14.272980690002441</v>
       </c>
-      <c r="O88" s="17">
-[...34 lines deleted...]
-      <c r="A89" s="18">
+      <c r="O90" s="17">
+        <v>4.9876484870910645</v>
+      </c>
+      <c r="P90" s="17">
+        <v>4.0199174880981445</v>
+      </c>
+      <c r="Q90" s="17">
+        <v>3.5360915660858154</v>
+      </c>
+      <c r="R90" s="15">
+        <v>2.2686808109283447</v>
+      </c>
+      <c r="S90" s="16">
+        <v>0.54232615232467651</v>
+      </c>
+      <c r="T90" s="16">
+        <v>0.85084283351898193</v>
+      </c>
+      <c r="U90" s="16">
+        <v>0.36533787846565247</v>
+      </c>
+      <c r="V90" s="16">
+        <v>3.2618064880371094</v>
+      </c>
+      <c r="W90" s="16">
+        <v>0.27422228455543518</v>
+      </c>
+      <c r="X90" s="16">
+        <v>1.113493800163269</v>
+      </c>
+      <c r="Y90" s="32">
+        <v>0.48657065629959106</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A91" s="18">
         <v>38534</v>
       </c>
-      <c r="B89" s="11">
-[...73 lines deleted...]
-      <c r="A90" s="18">
+      <c r="B91" s="11">
+        <v>108.78868103027344</v>
+      </c>
+      <c r="C91" s="12">
+        <v>97.155586242675781</v>
+      </c>
+      <c r="D91" s="12">
+        <v>104.91893005371094</v>
+      </c>
+      <c r="E91" s="12">
+        <v>100.87310791015625</v>
+      </c>
+      <c r="F91" s="12">
+        <v>88.2923583984375</v>
+      </c>
+      <c r="G91" s="12">
+        <v>97.548988342285156</v>
+      </c>
+      <c r="H91" s="12">
+        <v>92.882377624511719</v>
+      </c>
+      <c r="I91" s="13">
+        <v>92.493255615234375</v>
+      </c>
+      <c r="J91" s="17">
+        <v>11.107983589172363</v>
+      </c>
+      <c r="K91" s="17">
+        <v>4.9028706550598145</v>
+      </c>
+      <c r="L91" s="17">
+        <v>4.5000920295715332</v>
+      </c>
+      <c r="M91" s="17">
+        <v>6.4560480117797852</v>
+      </c>
+      <c r="N91" s="17">
+        <v>9.6511716842651367</v>
+      </c>
+      <c r="O91" s="17">
+        <v>5.5817351341247559</v>
+      </c>
+      <c r="P91" s="17">
+        <v>2.8817441463470459</v>
+      </c>
+      <c r="Q91" s="17">
+        <v>4.2472600936889648</v>
+      </c>
+      <c r="R91" s="15">
+        <v>3.0263397693634033</v>
+      </c>
+      <c r="S91" s="16">
+        <v>1.1506564617156982</v>
+      </c>
+      <c r="T91" s="16">
+        <v>1.0528180599212646</v>
+      </c>
+      <c r="U91" s="16">
+        <v>0.86739540100097656</v>
+      </c>
+      <c r="V91" s="16">
+        <v>2.9676544666290283</v>
+      </c>
+      <c r="W91" s="16">
+        <v>1.2526651620864868</v>
+      </c>
+      <c r="X91" s="16">
+        <v>1.0129921436309814</v>
+      </c>
+      <c r="Y91" s="32">
+        <v>1.394550085067749</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A92" s="18">
         <v>38443</v>
       </c>
-      <c r="B90" s="11">
-[...5 lines deleted...]
-      <c r="D90" s="12">
+      <c r="B92" s="11">
+        <v>105.59307861328125</v>
+      </c>
+      <c r="C92" s="12">
+        <v>96.050376892089844</v>
+      </c>
+      <c r="D92" s="12">
         <v>103.82583618164063</v>
       </c>
-      <c r="E90" s="12">
-[...44 lines deleted...]
-      <c r="T90" s="16">
+      <c r="E92" s="12">
+        <v>100.00566864013672</v>
+      </c>
+      <c r="F92" s="12">
+        <v>85.747665405273438</v>
+      </c>
+      <c r="G92" s="12">
+        <v>96.342140197753906</v>
+      </c>
+      <c r="H92" s="12">
+        <v>91.950920104980469</v>
+      </c>
+      <c r="I92" s="13">
+        <v>91.22113037109375</v>
+      </c>
+      <c r="J92" s="17">
+        <v>11.950790405273438</v>
+      </c>
+      <c r="K92" s="17">
+        <v>4.785496711730957</v>
+      </c>
+      <c r="L92" s="17">
+        <v>5.2835779190063477</v>
+      </c>
+      <c r="M92" s="17">
+        <v>6.8447532653808594</v>
+      </c>
+      <c r="N92" s="17">
+        <v>10.296622276306152</v>
+      </c>
+      <c r="O92" s="17">
+        <v>6.2791614532470703</v>
+      </c>
+      <c r="P92" s="17">
+        <v>2.5137825012207031</v>
+      </c>
+      <c r="Q92" s="17">
+        <v>2.9666790962219238</v>
+      </c>
+      <c r="R92" s="15">
+        <v>3.2074177265167236</v>
+      </c>
+      <c r="S92" s="16">
+        <v>1.4432440996170044</v>
+      </c>
+      <c r="T92" s="16">
         <v>0.89106243848800659</v>
       </c>
-      <c r="U90" s="16">
+      <c r="U92" s="16">
         <v>1.2397427558898926</v>
       </c>
-      <c r="V90" s="16">
-[...13 lines deleted...]
-      <c r="A91" s="18">
+      <c r="V92" s="16">
+        <v>6.2964358329772949</v>
+      </c>
+      <c r="W92" s="16">
+        <v>1.434374213218689</v>
+      </c>
+      <c r="X92" s="16">
+        <v>1.2735270261764526</v>
+      </c>
+      <c r="Y92" s="32">
+        <v>1.5362029075622559</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A93" s="18">
         <v>38353</v>
       </c>
-      <c r="B91" s="11">
-[...5 lines deleted...]
-      <c r="D91" s="12">
+      <c r="B93" s="11">
+        <v>102.31151580810547</v>
+      </c>
+      <c r="C93" s="12">
+        <v>94.683860778808594</v>
+      </c>
+      <c r="D93" s="12">
         <v>102.90885162353516</v>
       </c>
-      <c r="E91" s="12">
-[...20 lines deleted...]
-      <c r="L91" s="17">
+      <c r="E93" s="12">
+        <v>98.781036376953125</v>
+      </c>
+      <c r="F93" s="12">
+        <v>80.668426513671875</v>
+      </c>
+      <c r="G93" s="12">
+        <v>94.979774475097656</v>
+      </c>
+      <c r="H93" s="12">
+        <v>90.794631958007813</v>
+      </c>
+      <c r="I93" s="13">
+        <v>89.840988159179688</v>
+      </c>
+      <c r="J93" s="17">
+        <v>11.122600555419922</v>
+      </c>
+      <c r="K93" s="17">
+        <v>4.3283290863037109</v>
+      </c>
+      <c r="L93" s="17">
         <v>5.4183554649353027</v>
       </c>
-      <c r="M91" s="17">
+      <c r="M93" s="17">
         <v>6.8043832778930664</v>
       </c>
-      <c r="N91" s="17">
-[...37 lines deleted...]
-      <c r="A92" s="18">
+      <c r="N93" s="17">
+        <v>8.3651819229125977</v>
+      </c>
+      <c r="O93" s="17">
+        <v>5.5221438407897949</v>
+      </c>
+      <c r="P93" s="17">
+        <v>1.8666640520095825</v>
+      </c>
+      <c r="Q93" s="17">
+        <v>3.1840076446533203</v>
+      </c>
+      <c r="R93" s="15">
+        <v>2.2958199977874756</v>
+      </c>
+      <c r="S93" s="16">
+        <v>0.99150055646896362</v>
+      </c>
+      <c r="T93" s="16">
+        <v>1.4123282432556152</v>
+      </c>
+      <c r="U93" s="16">
+        <v>2.6029081344604492</v>
+      </c>
+      <c r="V93" s="16">
+        <v>1.1077193021774292</v>
+      </c>
+      <c r="W93" s="16">
+        <v>1.9429714679718018</v>
+      </c>
+      <c r="X93" s="16">
+        <v>0.56207275390625</v>
+      </c>
+      <c r="Y93" s="32">
+        <v>8.021063357591629E-2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A94" s="18">
         <v>38261</v>
       </c>
-      <c r="B92" s="11">
-[...59 lines deleted...]
-      <c r="V92" s="16">
+      <c r="B94" s="11">
+        <v>100.01534271240234</v>
+      </c>
+      <c r="C94" s="12">
+        <v>93.754280090332031</v>
+      </c>
+      <c r="D94" s="12">
+        <v>101.47568511962891</v>
+      </c>
+      <c r="E94" s="12">
+        <v>96.27508544921875</v>
+      </c>
+      <c r="F94" s="12">
+        <v>79.784637451171875</v>
+      </c>
+      <c r="G94" s="12">
+        <v>93.169517517089844</v>
+      </c>
+      <c r="H94" s="12">
+        <v>90.287147521972656</v>
+      </c>
+      <c r="I94" s="13">
+        <v>89.76898193359375</v>
+      </c>
+      <c r="J94" s="17">
+        <v>10.339338302612305</v>
+      </c>
+      <c r="K94" s="17">
+        <v>4.3134279251098633</v>
+      </c>
+      <c r="L94" s="17">
+        <v>4.6664657592773438</v>
+      </c>
+      <c r="M94" s="17">
+        <v>5.8797807693481445</v>
+      </c>
+      <c r="N94" s="17">
+        <v>9.9230289459228516</v>
+      </c>
+      <c r="O94" s="17">
+        <v>5.0796360969543457</v>
+      </c>
+      <c r="P94" s="17">
+        <v>2.3819961547851563</v>
+      </c>
+      <c r="Q94" s="17">
+        <v>3.3934643268585205</v>
+      </c>
+      <c r="R94" s="15">
+        <v>2.1476066112518311</v>
+      </c>
+      <c r="S94" s="16">
+        <v>1.2303439378738403</v>
+      </c>
+      <c r="T94" s="16">
+        <v>1.0705887079238892</v>
+      </c>
+      <c r="U94" s="16">
+        <v>1.6035376787185669</v>
+      </c>
+      <c r="V94" s="16">
         <v>-0.91465145349502563</v>
       </c>
-      <c r="W92" s="16">
-[...10 lines deleted...]
-      <c r="A93" s="18">
+      <c r="W94" s="16">
+        <v>0.84163749217987061</v>
+      </c>
+      <c r="X94" s="16">
+        <v>7.1223611012101173E-3</v>
+      </c>
+      <c r="Y94" s="32">
+        <v>1.1767926216125488</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A95" s="18">
         <v>38169</v>
       </c>
-      <c r="B93" s="11">
-[...59 lines deleted...]
-      <c r="V93" s="16">
+      <c r="B95" s="11">
+        <v>97.912567138671875</v>
+      </c>
+      <c r="C95" s="12">
+        <v>92.614799499511719</v>
+      </c>
+      <c r="D95" s="12">
+        <v>100.40080261230469</v>
+      </c>
+      <c r="E95" s="12">
+        <v>94.755638122558594</v>
+      </c>
+      <c r="F95" s="12">
+        <v>80.521125793457031</v>
+      </c>
+      <c r="G95" s="12">
+        <v>92.391914367675781</v>
+      </c>
+      <c r="H95" s="12">
+        <v>90.280715942382813</v>
+      </c>
+      <c r="I95" s="13">
+        <v>88.724876403808594</v>
+      </c>
+      <c r="J95" s="17">
+        <v>11.070089340209961</v>
+      </c>
+      <c r="K95" s="17">
+        <v>4.6669244766235352</v>
+      </c>
+      <c r="L95" s="17">
+        <v>5.6016888618469238</v>
+      </c>
+      <c r="M95" s="17">
+        <v>6.6696534156799316</v>
+      </c>
+      <c r="N95" s="17">
+        <v>11.54658317565918</v>
+      </c>
+      <c r="O95" s="17">
+        <v>5.2736053466796875</v>
+      </c>
+      <c r="P95" s="17">
+        <v>3.520918607711792</v>
+      </c>
+      <c r="Q95" s="17">
+        <v>3.601456880569458</v>
+      </c>
+      <c r="R95" s="15">
+        <v>3.8078439235687256</v>
+      </c>
+      <c r="S95" s="16">
+        <v>1.0374807119369507</v>
+      </c>
+      <c r="T95" s="16">
+        <v>1.8104578256607056</v>
+      </c>
+      <c r="U95" s="16">
+        <v>1.2356948852539063</v>
+      </c>
+      <c r="V95" s="16">
         <v>3.5737628936767578</v>
       </c>
-      <c r="W93" s="16">
-[...10 lines deleted...]
-      <c r="A94" s="18">
+      <c r="W95" s="16">
+        <v>1.9214953184127808</v>
+      </c>
+      <c r="X95" s="16">
+        <v>0.65171408653259277</v>
+      </c>
+      <c r="Y95" s="32">
+        <v>0.14901193976402283</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A96" s="18">
         <v>38078</v>
       </c>
-      <c r="B94" s="11">
-[...23 lines deleted...]
-      <c r="J94" s="17">
+      <c r="B96" s="11">
+        <v>94.320976257324219</v>
+      </c>
+      <c r="C96" s="12">
+        <v>91.663810729980469</v>
+      </c>
+      <c r="D96" s="12">
+        <v>98.615409851074219</v>
+      </c>
+      <c r="E96" s="12">
+        <v>93.599044799804688</v>
+      </c>
+      <c r="F96" s="12">
+        <v>77.742782592773438</v>
+      </c>
+      <c r="G96" s="12">
+        <v>90.650077819824219</v>
+      </c>
+      <c r="H96" s="12">
+        <v>89.696159362792969</v>
+      </c>
+      <c r="I96" s="13">
+        <v>88.592864990234375</v>
+      </c>
+      <c r="J96" s="17">
         <v>8.6453847885131836</v>
       </c>
-      <c r="K94" s="17">
-[...46 lines deleted...]
-      <c r="A95" s="18">
+      <c r="K96" s="17">
+        <v>4.3499455451965332</v>
+      </c>
+      <c r="L96" s="17">
+        <v>4.4779043197631836</v>
+      </c>
+      <c r="M96" s="17">
+        <v>6.709320068359375</v>
+      </c>
+      <c r="N96" s="17">
+        <v>9.1648168563842773</v>
+      </c>
+      <c r="O96" s="17">
+        <v>3.855750560760498</v>
+      </c>
+      <c r="P96" s="17">
+        <v>3.1469378471374512</v>
+      </c>
+      <c r="Q96" s="17">
+        <v>4.7017979621887207</v>
+      </c>
+      <c r="R96" s="15">
+        <v>2.4439094066619873</v>
+      </c>
+      <c r="S96" s="16">
+        <v>1.0006585121154785</v>
+      </c>
+      <c r="T96" s="16">
+        <v>1.0202172994613647</v>
+      </c>
+      <c r="U96" s="16">
+        <v>1.2014905214309692</v>
+      </c>
+      <c r="V96" s="16">
+        <v>4.4350438117980957</v>
+      </c>
+      <c r="W96" s="16">
+        <v>0.71186590194702148</v>
+      </c>
+      <c r="X96" s="16">
+        <v>0.63423776626586914</v>
+      </c>
+      <c r="Y96" s="32">
+        <v>1.7505122423171997</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A97" s="18">
         <v>37987</v>
       </c>
-      <c r="B95" s="11">
-[...5 lines deleted...]
-      <c r="D95" s="12">
+      <c r="B97" s="11">
+        <v>92.070846557617188</v>
+      </c>
+      <c r="C97" s="12">
+        <v>90.755653381347656</v>
+      </c>
+      <c r="D97" s="12">
         <v>97.619483947753906</v>
       </c>
-      <c r="E95" s="12">
-[...64 lines deleted...]
-      <c r="A96" s="18">
+      <c r="E97" s="12">
+        <v>92.487808227539063</v>
+      </c>
+      <c r="F97" s="12">
+        <v>74.4412841796875</v>
+      </c>
+      <c r="G97" s="12">
+        <v>90.009330749511719</v>
+      </c>
+      <c r="H97" s="12">
+        <v>89.130851745605469</v>
+      </c>
+      <c r="I97" s="13">
+        <v>87.068710327148438</v>
+      </c>
+      <c r="J97" s="17">
+        <v>7.351722240447998</v>
+      </c>
+      <c r="K97" s="17">
+        <v>4.056971549987793</v>
+      </c>
+      <c r="L97" s="17">
+        <v>4.1869254112243652</v>
+      </c>
+      <c r="M97" s="17">
+        <v>6.9494566917419434</v>
+      </c>
+      <c r="N97" s="17">
+        <v>4.87298583984375</v>
+      </c>
+      <c r="O97" s="17">
+        <v>3.9813213348388672</v>
+      </c>
+      <c r="P97" s="17">
+        <v>3.5989005565643311</v>
+      </c>
+      <c r="Q97" s="17">
+        <v>3.5762794017791748</v>
+      </c>
+      <c r="R97" s="15">
+        <v>1.5747743844985962</v>
+      </c>
+      <c r="S97" s="16">
+        <v>0.97707593441009521</v>
+      </c>
+      <c r="T97" s="16">
+        <v>0.68901103734970093</v>
+      </c>
+      <c r="U97" s="16">
+        <v>1.7146775722503662</v>
+      </c>
+      <c r="V97" s="16">
+        <v>2.5612342357635498</v>
+      </c>
+      <c r="W97" s="16">
+        <v>1.5154730081558228</v>
+      </c>
+      <c r="X97" s="16">
+        <v>1.0708050727844238</v>
+      </c>
+      <c r="Y97" s="32">
+        <v>0.28336694836616516</v>
+      </c>
+    </row>
+    <row r="98" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A98" s="18">
         <v>37895</v>
       </c>
-      <c r="B96" s="11">
-[...38 lines deleted...]
-      <c r="O96" s="17">
+      <c r="B98" s="11">
+        <v>90.643417358398438</v>
+      </c>
+      <c r="C98" s="12">
+        <v>89.877479553222656</v>
+      </c>
+      <c r="D98" s="12">
+        <v>96.95147705078125</v>
+      </c>
+      <c r="E98" s="12">
+        <v>90.928680419921875</v>
+      </c>
+      <c r="F98" s="12">
+        <v>72.582275390625</v>
+      </c>
+      <c r="G98" s="12">
+        <v>88.665626525878906</v>
+      </c>
+      <c r="H98" s="12">
+        <v>88.186546325683594</v>
+      </c>
+      <c r="I98" s="13">
+        <v>86.822685241699219</v>
+      </c>
+      <c r="J98" s="17">
+        <v>6.9738798141479492</v>
+      </c>
+      <c r="K98" s="17">
+        <v>3.8098049163818359</v>
+      </c>
+      <c r="L98" s="17">
+        <v>4.5308704376220703</v>
+      </c>
+      <c r="M98" s="17">
+        <v>6.0153398513793945</v>
+      </c>
+      <c r="N98" s="17">
+        <v>3.4982156753540039</v>
+      </c>
+      <c r="O98" s="17">
         <v>3.9606072902679443</v>
       </c>
-      <c r="P96" s="17">
-[...2 lines deleted...]
-      <c r="Q96" s="17">
+      <c r="P98" s="17">
+        <v>2.608569860458374</v>
+      </c>
+      <c r="Q98" s="17">
         <v>3.6981320381164551</v>
       </c>
-      <c r="R96" s="15">
+      <c r="R98" s="15">
         <v>2.824105978012085</v>
       </c>
-      <c r="S96" s="16">
-[...17 lines deleted...]
-      <c r="Y96" s="32">
+      <c r="S98" s="16">
+        <v>1.5733927488327026</v>
+      </c>
+      <c r="T98" s="16">
+        <v>1.9736819267272949</v>
+      </c>
+      <c r="U98" s="16">
+        <v>2.3615090847015381</v>
+      </c>
+      <c r="V98" s="16">
+        <v>0.54883110523223877</v>
+      </c>
+      <c r="W98" s="16">
+        <v>1.0277835130691528</v>
+      </c>
+      <c r="X98" s="16">
+        <v>1.1196260452270508</v>
+      </c>
+      <c r="Y98" s="32">
         <v>1.3803259134292603</v>
       </c>
     </row>
-    <row r="97" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A97" s="18">
+    <row r="99" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A99" s="18">
         <v>37803</v>
       </c>
-      <c r="B97" s="11">
-[...5 lines deleted...]
-      <c r="D97" s="12">
+      <c r="B99" s="11">
+        <v>88.153854370117188</v>
+      </c>
+      <c r="C99" s="12">
+        <v>88.485260009765625</v>
+      </c>
+      <c r="D99" s="12">
         <v>95.074996948242188</v>
       </c>
-      <c r="E97" s="12">
-[...14 lines deleted...]
-      <c r="J97" s="17">
+      <c r="E99" s="12">
+        <v>88.830924987792969</v>
+      </c>
+      <c r="F99" s="12">
+        <v>72.18609619140625</v>
+      </c>
+      <c r="G99" s="12">
+        <v>87.76361083984375</v>
+      </c>
+      <c r="H99" s="12">
+        <v>87.210121154785156</v>
+      </c>
+      <c r="I99" s="13">
+        <v>85.640571594238281</v>
+      </c>
+      <c r="J99" s="17">
         <v>5.511260986328125</v>
       </c>
-      <c r="K97" s="17">
-[...2 lines deleted...]
-      <c r="L97" s="17">
+      <c r="K99" s="17">
+        <v>3.0275783538818359</v>
+      </c>
+      <c r="L99" s="17">
         <v>3.3535792827606201</v>
       </c>
-      <c r="M97" s="17">
+      <c r="M99" s="17">
         <v>4.1616768836975098</v>
       </c>
-      <c r="N97" s="17">
-[...8 lines deleted...]
-      <c r="Q97" s="17">
+      <c r="N99" s="17">
+        <v>4.3848705291748047</v>
+      </c>
+      <c r="O99" s="17">
+        <v>3.1135756969451904</v>
+      </c>
+      <c r="P99" s="17">
+        <v>2.8328967094421387</v>
+      </c>
+      <c r="Q99" s="17">
         <v>3.0543689727783203</v>
       </c>
-      <c r="R97" s="15">
+      <c r="R99" s="15">
         <v>1.5416767597198486</v>
       </c>
-      <c r="S97" s="16">
-[...22 lines deleted...]
-      <c r="A98" s="18">
+      <c r="S99" s="16">
+        <v>0.73149323463439941</v>
+      </c>
+      <c r="T99" s="16">
+        <v>0.72701853513717651</v>
+      </c>
+      <c r="U99" s="16">
+        <v>1.2733410596847534</v>
+      </c>
+      <c r="V99" s="16">
+        <v>1.3622339963912964</v>
+      </c>
+      <c r="W99" s="16">
+        <v>0.54878789186477661</v>
+      </c>
+      <c r="X99" s="16">
+        <v>0.28809884190559387</v>
+      </c>
+      <c r="Y99" s="32">
+        <v>1.2126847505569458</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A100" s="18">
         <v>37712</v>
       </c>
-      <c r="B98" s="11">
-[...23 lines deleted...]
-      <c r="J98" s="17">
+      <c r="B100" s="11">
+        <v>86.815444946289063</v>
+      </c>
+      <c r="C100" s="12">
+        <v>87.842697143554688</v>
+      </c>
+      <c r="D100" s="12">
+        <v>94.388771057128906</v>
+      </c>
+      <c r="E100" s="12">
+        <v>87.714027404785156</v>
+      </c>
+      <c r="F100" s="12">
+        <v>71.215972900390625</v>
+      </c>
+      <c r="G100" s="12">
+        <v>87.284599304199219</v>
+      </c>
+      <c r="H100" s="12">
+        <v>86.9595947265625</v>
+      </c>
+      <c r="I100" s="13">
+        <v>84.614463806152344</v>
+      </c>
+      <c r="J100" s="17">
         <v>5.9689717292785645</v>
       </c>
-      <c r="K98" s="17">
-[...14 lines deleted...]
-      <c r="P98" s="17">
+      <c r="K100" s="17">
+        <v>3.294374942779541</v>
+      </c>
+      <c r="L100" s="17">
+        <v>4.0988516807556152</v>
+      </c>
+      <c r="M100" s="17">
+        <v>4.3152918815612793</v>
+      </c>
+      <c r="N100" s="17">
+        <v>4.2531051635742188</v>
+      </c>
+      <c r="O100" s="17">
+        <v>3.9102413654327393</v>
+      </c>
+      <c r="P100" s="17">
         <v>3.0213100910186768</v>
       </c>
-      <c r="Q98" s="17">
-[...2 lines deleted...]
-      <c r="R98" s="15">
+      <c r="Q100" s="17">
+        <v>2.8219301700592041</v>
+      </c>
+      <c r="R100" s="15">
         <v>1.2240891456604004</v>
       </c>
-      <c r="S98" s="16">
-[...11 lines deleted...]
-      <c r="W98" s="16">
+      <c r="S100" s="16">
+        <v>0.71708810329437256</v>
+      </c>
+      <c r="T100" s="16">
+        <v>0.73886799812316895</v>
+      </c>
+      <c r="U100" s="16">
+        <v>1.4292322397232056</v>
+      </c>
+      <c r="V100" s="16">
+        <v>0.32916402816772461</v>
+      </c>
+      <c r="W100" s="16">
         <v>0.83363544940948486</v>
       </c>
-      <c r="X98" s="16">
+      <c r="X100" s="16">
         <v>1.0751904249191284</v>
       </c>
-      <c r="Y98" s="32">
-[...4 lines deleted...]
-      <c r="A99" s="18">
+      <c r="Y100" s="32">
+        <v>0.6567193865776062</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A101" s="18">
         <v>37622</v>
       </c>
-      <c r="B99" s="11">
-[...62 lines deleted...]
-      <c r="W99" s="16">
+      <c r="B101" s="11">
+        <v>85.765594482421875</v>
+      </c>
+      <c r="C101" s="12">
+        <v>87.217277526855469</v>
+      </c>
+      <c r="D101" s="12">
+        <v>93.696479797363281</v>
+      </c>
+      <c r="E101" s="12">
+        <v>86.478057861328125</v>
+      </c>
+      <c r="F101" s="12">
+        <v>70.982322692871094</v>
+      </c>
+      <c r="G101" s="12">
+        <v>86.562980651855469</v>
+      </c>
+      <c r="H101" s="12">
+        <v>86.034553527832031</v>
+      </c>
+      <c r="I101" s="13">
+        <v>84.062408447265625</v>
+      </c>
+      <c r="J101" s="17">
+        <v>6.478905200958252</v>
+      </c>
+      <c r="K101" s="17">
+        <v>3.5552644729614258</v>
+      </c>
+      <c r="L101" s="17">
+        <v>4.5183568000793457</v>
+      </c>
+      <c r="M101" s="17">
+        <v>3.4171762466430664</v>
+      </c>
+      <c r="N101" s="17">
+        <v>5.170074462890625</v>
+      </c>
+      <c r="O101" s="17">
+        <v>4.6083216667175293</v>
+      </c>
+      <c r="P101" s="17">
+        <v>2.6755521297454834</v>
+      </c>
+      <c r="Q101" s="17">
+        <v>2.404965877532959</v>
+      </c>
+      <c r="R101" s="15">
+        <v>1.2172647714614868</v>
+      </c>
+      <c r="S101" s="16">
+        <v>0.7372249960899353</v>
+      </c>
+      <c r="T101" s="16">
+        <v>1.0214087963104248</v>
+      </c>
+      <c r="U101" s="16">
+        <v>0.82628238201141357</v>
+      </c>
+      <c r="V101" s="16">
+        <v>1.216768741607666</v>
+      </c>
+      <c r="W101" s="16">
         <v>1.4952499866485596</v>
       </c>
-      <c r="X99" s="16">
+      <c r="X101" s="16">
         <v>0.1046411544084549</v>
       </c>
-      <c r="Y99" s="32">
-[...4 lines deleted...]
-      <c r="A100" s="18">
+      <c r="Y101" s="32">
+        <v>0.4013456404209137</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A102" s="18">
         <v>37530</v>
       </c>
-      <c r="B100" s="11">
-[...5 lines deleted...]
-      <c r="D100" s="12">
+      <c r="B102" s="11">
+        <v>84.734153747558594</v>
+      </c>
+      <c r="C102" s="12">
+        <v>86.578994750976563</v>
+      </c>
+      <c r="D102" s="12">
         <v>92.749130249023438</v>
       </c>
-      <c r="E100" s="12">
-[...23 lines deleted...]
-      <c r="M100" s="17">
+      <c r="E102" s="12">
+        <v>85.769355773925781</v>
+      </c>
+      <c r="F102" s="12">
+        <v>70.129013061523438</v>
+      </c>
+      <c r="G102" s="12">
+        <v>85.2877197265625</v>
+      </c>
+      <c r="H102" s="12">
+        <v>85.944625854492188</v>
+      </c>
+      <c r="I102" s="13">
+        <v>83.726371765136719</v>
+      </c>
+      <c r="J102" s="17">
+        <v>6.7030019760131836</v>
+      </c>
+      <c r="K102" s="17">
+        <v>4.158940315246582</v>
+      </c>
+      <c r="L102" s="17">
+        <v>4.8681654930114746</v>
+      </c>
+      <c r="M102" s="17">
         <v>5.0263857841491699</v>
       </c>
-      <c r="N100" s="17">
+      <c r="N102" s="17">
         <v>4.4955739974975586</v>
       </c>
-      <c r="O100" s="17">
+      <c r="O102" s="17">
         <v>4.2744221687316895</v>
       </c>
-      <c r="P100" s="17">
-[...2 lines deleted...]
-      <c r="Q100" s="17">
+      <c r="P102" s="17">
+        <v>3.8339052200317383</v>
+      </c>
+      <c r="Q102" s="17">
         <v>3.2179362773895264</v>
       </c>
-      <c r="R100" s="15">
-[...5 lines deleted...]
-      <c r="T100" s="16">
+      <c r="R102" s="15">
+        <v>1.4182257652282715</v>
+      </c>
+      <c r="S102" s="16">
+        <v>0.80801790952682495</v>
+      </c>
+      <c r="T102" s="16">
         <v>0.8251914381980896</v>
       </c>
-      <c r="U100" s="16">
+      <c r="U102" s="16">
         <v>0.57173287868499756</v>
       </c>
-      <c r="V100" s="16">
-[...8 lines deleted...]
-      <c r="Y100" s="32">
+      <c r="V102" s="16">
+        <v>1.4102193117141724</v>
+      </c>
+      <c r="W102" s="16">
+        <v>0.20464754104614258</v>
+      </c>
+      <c r="X102" s="16">
+        <v>1.3406976461410522</v>
+      </c>
+      <c r="Y102" s="32">
         <v>0.75095188617706299</v>
       </c>
     </row>
-    <row r="101" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A101" s="18">
+    <row r="103" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A103" s="18">
         <v>37438</v>
       </c>
-      <c r="B101" s="11">
-[...5 lines deleted...]
-      <c r="D101" s="12">
+      <c r="B103" s="11">
+        <v>83.549240112304688</v>
+      </c>
+      <c r="C103" s="12">
+        <v>85.885025024414063</v>
+      </c>
+      <c r="D103" s="12">
         <v>91.990036010742188</v>
       </c>
-      <c r="E101" s="12">
-[...14 lines deleted...]
-      <c r="J101" s="17">
+      <c r="E103" s="12">
+        <v>85.281776428222656</v>
+      </c>
+      <c r="F103" s="12">
+        <v>69.153793334960938</v>
+      </c>
+      <c r="G103" s="12">
+        <v>85.113533020019531</v>
+      </c>
+      <c r="H103" s="12">
+        <v>84.807609558105469</v>
+      </c>
+      <c r="I103" s="13">
+        <v>83.102317810058594</v>
+      </c>
+      <c r="J103" s="17">
         <v>6.5119614601135254</v>
       </c>
-      <c r="K101" s="17">
-[...5 lines deleted...]
-      <c r="M101" s="17">
+      <c r="K103" s="17">
+        <v>4.2318687438964844</v>
+      </c>
+      <c r="L103" s="17">
+        <v>5.3334250450134277</v>
+      </c>
+      <c r="M103" s="17">
         <v>5.1373386383056641</v>
       </c>
-      <c r="N101" s="17">
-[...8 lines deleted...]
-      <c r="Q101" s="17">
+      <c r="N103" s="17">
+        <v>4.0106954574584961</v>
+      </c>
+      <c r="O103" s="17">
+        <v>4.8429174423217773</v>
+      </c>
+      <c r="P103" s="17">
+        <v>2.9395744800567627</v>
+      </c>
+      <c r="Q103" s="17">
         <v>3.4511172771453857</v>
       </c>
-      <c r="R101" s="15">
+      <c r="R103" s="15">
         <v>1.9821674823760986</v>
       </c>
-      <c r="S101" s="16">
-[...22 lines deleted...]
-      <c r="A102" s="18">
+      <c r="S103" s="16">
+        <v>0.9923439621925354</v>
+      </c>
+      <c r="T103" s="16">
+        <v>1.4533509016036987</v>
+      </c>
+      <c r="U103" s="16">
+        <v>1.4226961135864258</v>
+      </c>
+      <c r="V103" s="16">
+        <v>1.2342838048934937</v>
+      </c>
+      <c r="W103" s="16">
+        <v>1.3256376981735229</v>
+      </c>
+      <c r="X103" s="16">
+        <v>0.47184962034225464</v>
+      </c>
+      <c r="Y103" s="32">
+        <v>0.98439997434616089</v>
+      </c>
+    </row>
+    <row r="104" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A104" s="18">
         <v>37347</v>
       </c>
-      <c r="B102" s="11">
-[...23 lines deleted...]
-      <c r="J102" s="17">
+      <c r="B104" s="11">
+        <v>81.925346374511719</v>
+      </c>
+      <c r="C104" s="12">
+        <v>85.041122436523438</v>
+      </c>
+      <c r="D104" s="12">
+        <v>90.672256469726563</v>
+      </c>
+      <c r="E104" s="12">
+        <v>84.085494995117188</v>
+      </c>
+      <c r="F104" s="12">
+        <v>68.310646057128906</v>
+      </c>
+      <c r="G104" s="12">
+        <v>84</v>
+      </c>
+      <c r="H104" s="12">
+        <v>84.409324645996094</v>
+      </c>
+      <c r="I104" s="13">
+        <v>82.292228698730469</v>
+      </c>
+      <c r="J104" s="17">
         <v>6.0604853630065918</v>
       </c>
-      <c r="K102" s="17">
-[...46 lines deleted...]
-      <c r="A103" s="18">
+      <c r="K104" s="17">
+        <v>4.3578872680664063</v>
+      </c>
+      <c r="L104" s="17">
+        <v>5.3928141593933105</v>
+      </c>
+      <c r="M104" s="17">
+        <v>5.1694746017456055</v>
+      </c>
+      <c r="N104" s="17">
+        <v>3.8934018611907959</v>
+      </c>
+      <c r="O104" s="17">
+        <v>4.6500816345214844</v>
+      </c>
+      <c r="P104" s="17">
+        <v>3.6277530193328857</v>
+      </c>
+      <c r="Q104" s="17">
+        <v>2.9347772598266602</v>
+      </c>
+      <c r="R104" s="15">
+        <v>1.7111893892288208</v>
+      </c>
+      <c r="S104" s="16">
+        <v>0.97146821022033691</v>
+      </c>
+      <c r="T104" s="16">
+        <v>1.144832968711853</v>
+      </c>
+      <c r="U104" s="16">
+        <v>0.55596446990966797</v>
+      </c>
+      <c r="V104" s="16">
+        <v>1.2116199731826782</v>
+      </c>
+      <c r="W104" s="16">
+        <v>1.5110467672348022</v>
+      </c>
+      <c r="X104" s="16">
+        <v>0.73596400022506714</v>
+      </c>
+      <c r="Y104" s="32">
+        <v>0.24853533506393433</v>
+      </c>
+    </row>
+    <row r="105" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A105" s="18">
         <v>37257</v>
       </c>
-      <c r="B103" s="11">
-[...56 lines deleted...]
-      <c r="U103" s="16">
+      <c r="B105" s="11">
+        <v>80.547027587890625</v>
+      </c>
+      <c r="C105" s="12">
+        <v>84.222923278808594</v>
+      </c>
+      <c r="D105" s="12">
+        <v>89.645957946777344</v>
+      </c>
+      <c r="E105" s="12">
+        <v>83.620590209960938</v>
+      </c>
+      <c r="F105" s="12">
+        <v>67.492889404296875</v>
+      </c>
+      <c r="G105" s="12">
+        <v>82.749610900878906</v>
+      </c>
+      <c r="H105" s="12">
+        <v>83.792640686035156</v>
+      </c>
+      <c r="I105" s="13">
+        <v>82.088211059570313</v>
+      </c>
+      <c r="J105" s="17">
+        <v>6.0204486846923828</v>
+      </c>
+      <c r="K105" s="17">
+        <v>4.6298742294311523</v>
+      </c>
+      <c r="L105" s="17">
+        <v>5.6163630485534668</v>
+      </c>
+      <c r="M105" s="17">
+        <v>6.3527641296386719</v>
+      </c>
+      <c r="N105" s="17">
+        <v>4.227787971496582</v>
+      </c>
+      <c r="O105" s="17">
+        <v>4.493323802947998</v>
+      </c>
+      <c r="P105" s="17">
+        <v>3.853506326675415</v>
+      </c>
+      <c r="Q105" s="17">
+        <v>3.6992154121398926</v>
+      </c>
+      <c r="R105" s="15">
+        <v>1.4302880764007568</v>
+      </c>
+      <c r="S105" s="16">
+        <v>1.3244730234146118</v>
+      </c>
+      <c r="T105" s="16">
+        <v>1.3595136404037476</v>
+      </c>
+      <c r="U105" s="16">
         <v>2.3951766490936279</v>
       </c>
-      <c r="V103" s="16">
-[...8 lines deleted...]
-      <c r="Y103" s="32">
+      <c r="V105" s="16">
+        <v>0.56762278079986572</v>
+      </c>
+      <c r="W105" s="16">
+        <v>1.1712872982025146</v>
+      </c>
+      <c r="X105" s="16">
+        <v>1.2339900732040405</v>
+      </c>
+      <c r="Y105" s="32">
         <v>1.1984099149703979</v>
       </c>
     </row>
-    <row r="104" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A104" s="18">
+    <row r="106" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A106" s="18">
         <v>37165</v>
       </c>
-      <c r="B104" s="11">
-[...32 lines deleted...]
-      <c r="M104" s="17">
+      <c r="B106" s="11">
+        <v>79.411224365234375</v>
+      </c>
+      <c r="C106" s="12">
+        <v>83.121994018554688</v>
+      </c>
+      <c r="D106" s="12">
+        <v>88.443557739257813</v>
+      </c>
+      <c r="E106" s="12">
+        <v>81.664581298828125</v>
+      </c>
+      <c r="F106" s="12">
+        <v>67.111946105957031</v>
+      </c>
+      <c r="G106" s="12">
+        <v>81.791595458984375</v>
+      </c>
+      <c r="H106" s="12">
+        <v>82.771255493164063</v>
+      </c>
+      <c r="I106" s="13">
+        <v>81.116111755371094</v>
+      </c>
+      <c r="J106" s="17">
+        <v>7.1180133819580078</v>
+      </c>
+      <c r="K106" s="17">
+        <v>5.2734298706054688</v>
+      </c>
+      <c r="L106" s="17">
+        <v>6.2522735595703125</v>
+      </c>
+      <c r="M106" s="17">
         <v>5.2462315559387207</v>
       </c>
-      <c r="N104" s="17">
-[...2 lines deleted...]
-      <c r="O104" s="17">
+      <c r="N106" s="17">
+        <v>5.8479557037353516</v>
+      </c>
+      <c r="O106" s="17">
         <v>5.6998124122619629</v>
       </c>
-      <c r="P104" s="17">
-[...2 lines deleted...]
-      <c r="Q104" s="17">
+      <c r="P106" s="17">
+        <v>4.4165353775024414</v>
+      </c>
+      <c r="Q106" s="17">
         <v>4.831326961517334</v>
       </c>
-      <c r="R104" s="15">
-[...8 lines deleted...]
-      <c r="U104" s="16">
+      <c r="R106" s="15">
+        <v>1.2366468906402588</v>
+      </c>
+      <c r="S106" s="16">
+        <v>0.87860000133514404</v>
+      </c>
+      <c r="T106" s="16">
+        <v>1.2725136280059814</v>
+      </c>
+      <c r="U106" s="16">
         <v>0.67797994613647461</v>
       </c>
-      <c r="V104" s="16">
-[...8 lines deleted...]
-      <c r="Y104" s="32">
+      <c r="V106" s="16">
+        <v>0.93965703248977661</v>
+      </c>
+      <c r="W106" s="16">
+        <v>0.75095456838607788</v>
+      </c>
+      <c r="X106" s="16">
+        <v>0.46784102916717529</v>
+      </c>
+      <c r="Y106" s="32">
         <v>0.97855949401855469</v>
       </c>
     </row>
-    <row r="105" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A105" s="18">
+    <row r="107" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A107" s="18">
         <v>37073</v>
       </c>
-      <c r="B105" s="11">
-[...23 lines deleted...]
-      <c r="J105" s="17">
+      <c r="B107" s="11">
+        <v>78.441177368164063</v>
+      </c>
+      <c r="C107" s="12">
+        <v>82.398048400878906</v>
+      </c>
+      <c r="D107" s="12">
+        <v>87.332237243652344</v>
+      </c>
+      <c r="E107" s="12">
+        <v>81.114639282226563</v>
+      </c>
+      <c r="F107" s="12">
+        <v>66.487197875976563</v>
+      </c>
+      <c r="G107" s="12">
+        <v>81.181961059570313</v>
+      </c>
+      <c r="H107" s="12">
+        <v>82.385818481445313</v>
+      </c>
+      <c r="I107" s="13">
+        <v>80.330032348632813</v>
+      </c>
+      <c r="J107" s="17">
         <v>7.4287385940551758</v>
       </c>
-      <c r="K105" s="17">
-[...5 lines deleted...]
-      <c r="M105" s="17">
+      <c r="K107" s="17">
+        <v>5.4203658103942871</v>
+      </c>
+      <c r="L107" s="17">
+        <v>6.3762073516845703</v>
+      </c>
+      <c r="M107" s="17">
         <v>6.5777721405029297</v>
       </c>
-      <c r="N105" s="17">
-[...8 lines deleted...]
-      <c r="Q105" s="17">
+      <c r="N107" s="17">
+        <v>6.077789306640625</v>
+      </c>
+      <c r="O107" s="17">
+        <v>5.2249665260314941</v>
+      </c>
+      <c r="P107" s="17">
+        <v>5.6337995529174805</v>
+      </c>
+      <c r="Q107" s="17">
         <v>4.4716682434082031</v>
       </c>
-      <c r="R105" s="15">
+      <c r="R107" s="15">
         <v>1.5498921871185303</v>
       </c>
-      <c r="S105" s="16">
-[...5 lines deleted...]
-      <c r="U105" s="16">
+      <c r="S107" s="16">
+        <v>1.1144459247589111</v>
+      </c>
+      <c r="T107" s="16">
+        <v>1.5105522871017456</v>
+      </c>
+      <c r="U107" s="16">
         <v>1.453696608543396</v>
       </c>
-      <c r="V105" s="16">
-[...8 lines deleted...]
-      <c r="Y105" s="32">
+      <c r="V107" s="16">
+        <v>1.1201212406158447</v>
+      </c>
+      <c r="W107" s="16">
+        <v>1.1392709016799927</v>
+      </c>
+      <c r="X107" s="16">
+        <v>1.1435307264328003</v>
+      </c>
+      <c r="Y107" s="32">
         <v>0.48037183284759521</v>
       </c>
     </row>
-    <row r="106" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A106" s="18">
+    <row r="108" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A108" s="18">
         <v>36982</v>
       </c>
-      <c r="B106" s="11">
-[...5 lines deleted...]
-      <c r="D106" s="12">
+      <c r="B108" s="11">
+        <v>77.243980407714844</v>
+      </c>
+      <c r="C108" s="12">
+        <v>81.489891052246094</v>
+      </c>
+      <c r="D108" s="12">
         <v>86.032669067382813</v>
       </c>
-      <c r="E106" s="12">
-[...14 lines deleted...]
-      <c r="J106" s="17">
+      <c r="E108" s="12">
+        <v>79.952377319335938</v>
+      </c>
+      <c r="F108" s="12">
+        <v>65.750709533691406</v>
+      </c>
+      <c r="G108" s="12">
+        <v>80.267494201660156</v>
+      </c>
+      <c r="H108" s="12">
+        <v>81.454360961914063</v>
+      </c>
+      <c r="I108" s="13">
+        <v>79.945991516113281</v>
+      </c>
+      <c r="J108" s="17">
         <v>7.7137126922607422</v>
       </c>
-      <c r="K106" s="17">
-[...17 lines deleted...]
-      <c r="Q106" s="17">
+      <c r="K108" s="17">
+        <v>5.6950774192810059</v>
+      </c>
+      <c r="L108" s="17">
+        <v>6.0960078239440918</v>
+      </c>
+      <c r="M108" s="17">
+        <v>5.8867788314819336</v>
+      </c>
+      <c r="N108" s="17">
+        <v>6.4380807876586914</v>
+      </c>
+      <c r="O108" s="17">
+        <v>6.3463253974914551</v>
+      </c>
+      <c r="P108" s="17">
+        <v>6.304497241973877</v>
+      </c>
+      <c r="Q108" s="17">
         <v>4.9137711524963379</v>
       </c>
-      <c r="R106" s="15">
+      <c r="R108" s="15">
         <v>1.6727945804595947</v>
       </c>
-      <c r="S106" s="16">
-[...8 lines deleted...]
-      <c r="V106" s="16">
+      <c r="S108" s="16">
+        <v>1.2346293926239014</v>
+      </c>
+      <c r="T108" s="16">
+        <v>1.3593716621398926</v>
+      </c>
+      <c r="U108" s="16">
+        <v>1.6873462200164795</v>
+      </c>
+      <c r="V108" s="16">
         <v>1.53737473487854</v>
       </c>
-      <c r="W106" s="16">
-[...10 lines deleted...]
-      <c r="A107" s="18">
+      <c r="W108" s="16">
+        <v>1.3589911460876465</v>
+      </c>
+      <c r="X108" s="16">
+        <v>0.9554176926612854</v>
+      </c>
+      <c r="Y108" s="32">
+        <v>0.99302423000335693</v>
+      </c>
+    </row>
+    <row r="109" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A109" s="18">
         <v>36892</v>
       </c>
-      <c r="B107" s="11">
-[...23 lines deleted...]
-      <c r="J107" s="17">
+      <c r="B109" s="11">
+        <v>75.973106384277344</v>
+      </c>
+      <c r="C109" s="12">
+        <v>80.496063232421875</v>
+      </c>
+      <c r="D109" s="12">
+        <v>84.878852844238281</v>
+      </c>
+      <c r="E109" s="12">
+        <v>78.625686645507813</v>
+      </c>
+      <c r="F109" s="12">
+        <v>64.755180358886719</v>
+      </c>
+      <c r="G109" s="12">
+        <v>79.191291809082031</v>
+      </c>
+      <c r="H109" s="12">
+        <v>80.683494567871094</v>
+      </c>
+      <c r="I109" s="13">
+        <v>79.159919738769531</v>
+      </c>
+      <c r="J109" s="17">
         <v>7.6745700836181641</v>
       </c>
-      <c r="K107" s="17">
-[...8 lines deleted...]
-      <c r="N107" s="17">
+      <c r="K109" s="17">
+        <v>5.2717108726501465</v>
+      </c>
+      <c r="L109" s="17">
+        <v>6.2082052230834961</v>
+      </c>
+      <c r="M109" s="17">
+        <v>4.7748503684997559</v>
+      </c>
+      <c r="N109" s="17">
         <v>1.4724597930908203</v>
       </c>
-      <c r="O107" s="17">
-[...2 lines deleted...]
-      <c r="P107" s="17">
+      <c r="O109" s="17">
+        <v>6.7863469123840332</v>
+      </c>
+      <c r="P109" s="17">
         <v>4.5708084106445313</v>
       </c>
-      <c r="Q107" s="17">
-[...2 lines deleted...]
-      <c r="R107" s="15">
+      <c r="Q109" s="17">
+        <v>4.4331841468811035</v>
+      </c>
+      <c r="R109" s="15">
         <v>2.4803335666656494</v>
       </c>
-      <c r="S107" s="16">
-[...22 lines deleted...]
-      <c r="A108" s="18">
+      <c r="S109" s="16">
+        <v>1.947697639465332</v>
+      </c>
+      <c r="T109" s="16">
+        <v>1.9697941541671753</v>
+      </c>
+      <c r="U109" s="16">
+        <v>1.3298202753067017</v>
+      </c>
+      <c r="V109" s="16">
+        <v>2.1308948993682861</v>
+      </c>
+      <c r="W109" s="16">
+        <v>2.3394193649291992</v>
+      </c>
+      <c r="X109" s="16">
+        <v>1.7828176021575928</v>
+      </c>
+      <c r="Y109" s="32">
+        <v>2.3032193183898926</v>
+      </c>
+    </row>
+    <row r="110" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A110" s="18">
         <v>36800</v>
       </c>
-      <c r="B108" s="11">
-[...5 lines deleted...]
-      <c r="D108" s="12">
+      <c r="B110" s="11">
+        <v>74.134330749511719</v>
+      </c>
+      <c r="C110" s="12">
+        <v>78.95819091796875</v>
+      </c>
+      <c r="D110" s="12">
         <v>83.239212036132813</v>
       </c>
-      <c r="E108" s="12">
-[...14 lines deleted...]
-      <c r="J108" s="17">
+      <c r="E110" s="12">
+        <v>77.593826293945313</v>
+      </c>
+      <c r="F110" s="12">
+        <v>63.404102325439453</v>
+      </c>
+      <c r="G110" s="12">
+        <v>77.381027221679688</v>
+      </c>
+      <c r="H110" s="12">
+        <v>79.270256042480469</v>
+      </c>
+      <c r="I110" s="13">
+        <v>77.377738952636719</v>
+      </c>
+      <c r="J110" s="17">
         <v>7.0763530731201172</v>
       </c>
-      <c r="K108" s="17">
-[...5 lines deleted...]
-      <c r="M108" s="17">
+      <c r="K110" s="17">
+        <v>5.2595548629760742</v>
+      </c>
+      <c r="L110" s="17">
+        <v>6.2887716293334961</v>
+      </c>
+      <c r="M110" s="17">
         <v>6.2495174407958984</v>
       </c>
-      <c r="N108" s="17">
-[...11 lines deleted...]
-      <c r="R108" s="15">
+      <c r="N110" s="17">
+        <v>9.5480518341064453</v>
+      </c>
+      <c r="O110" s="17">
+        <v>4.2840380668640137</v>
+      </c>
+      <c r="P110" s="17">
+        <v>4.3463549613952637</v>
+      </c>
+      <c r="Q110" s="17">
+        <v>4.4129528999328613</v>
+      </c>
+      <c r="R110" s="15">
         <v>1.5303117036819458</v>
       </c>
-      <c r="S108" s="16">
-[...5 lines deleted...]
-      <c r="U108" s="16">
+      <c r="S110" s="16">
+        <v>1.0194017887115479</v>
+      </c>
+      <c r="T110" s="16">
+        <v>1.3906389474868774</v>
+      </c>
+      <c r="U110" s="16">
         <v>1.9517245292663574</v>
       </c>
-      <c r="V108" s="16">
-[...8 lines deleted...]
-      <c r="Y108" s="32">
+      <c r="V110" s="16">
+        <v>1.1588332653045654</v>
+      </c>
+      <c r="W110" s="16">
+        <v>0.29834121465682983</v>
+      </c>
+      <c r="X110" s="16">
+        <v>1.6390724182128906</v>
+      </c>
+      <c r="Y110" s="32">
         <v>0.63211923837661743</v>
       </c>
     </row>
-    <row r="109" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A109" s="18">
+    <row r="111" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A111" s="18">
         <v>36708</v>
       </c>
-      <c r="B109" s="11">
-[...23 lines deleted...]
-      <c r="J109" s="17">
+      <c r="B111" s="11">
+        <v>73.016944885253906</v>
+      </c>
+      <c r="C111" s="12">
+        <v>78.161415100097656</v>
+      </c>
+      <c r="D111" s="12">
+        <v>82.0975341796875</v>
+      </c>
+      <c r="E111" s="12">
+        <v>76.108406066894531</v>
+      </c>
+      <c r="F111" s="12">
+        <v>62.677772521972656</v>
+      </c>
+      <c r="G111" s="12">
+        <v>77.150856018066406</v>
+      </c>
+      <c r="H111" s="12">
+        <v>77.991912841796875</v>
+      </c>
+      <c r="I111" s="13">
+        <v>76.891693115234375</v>
+      </c>
+      <c r="J111" s="17">
         <v>6.5442333221435547</v>
       </c>
-      <c r="K109" s="17">
-[...5 lines deleted...]
-      <c r="M109" s="17">
+      <c r="K111" s="17">
+        <v>4.8078641891479492</v>
+      </c>
+      <c r="L111" s="17">
+        <v>6.4153032302856445</v>
+      </c>
+      <c r="M111" s="17">
         <v>5.5511913299560547</v>
       </c>
-      <c r="N109" s="17">
-[...11 lines deleted...]
-      <c r="R109" s="15">
+      <c r="N111" s="17">
+        <v>3.0996732711791992</v>
+      </c>
+      <c r="O111" s="17">
+        <v>4.6847262382507324</v>
+      </c>
+      <c r="P111" s="17">
+        <v>2.1797709465026855</v>
+      </c>
+      <c r="Q111" s="17">
+        <v>3.1224827766418457</v>
+      </c>
+      <c r="R111" s="15">
         <v>1.819271445274353</v>
       </c>
-      <c r="S109" s="16">
-[...17 lines deleted...]
-      <c r="Y109" s="32">
+      <c r="S111" s="16">
+        <v>1.3779369592666626</v>
+      </c>
+      <c r="T111" s="16">
+        <v>1.2431690692901611</v>
+      </c>
+      <c r="U111" s="16">
+        <v>0.79592496156692505</v>
+      </c>
+      <c r="V111" s="16">
+        <v>1.4635740518569946</v>
+      </c>
+      <c r="W111" s="16">
+        <v>2.2170896530151367</v>
+      </c>
+      <c r="X111" s="16">
+        <v>1.7857184410095215</v>
+      </c>
+      <c r="Y111" s="32">
         <v>0.90558433532714844</v>
       </c>
     </row>
-    <row r="110" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A110" s="18">
+    <row r="112" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A112" s="18">
         <v>36617</v>
       </c>
-      <c r="B110" s="11">
-[...23 lines deleted...]
-      <c r="J110" s="17">
+      <c r="B112" s="11">
+        <v>71.712303161621094</v>
+      </c>
+      <c r="C112" s="12">
+        <v>77.099037170410156</v>
+      </c>
+      <c r="D112" s="12">
+        <v>81.089454650878906</v>
+      </c>
+      <c r="E112" s="12">
+        <v>75.507423400878906</v>
+      </c>
+      <c r="F112" s="12">
+        <v>61.773670196533203</v>
+      </c>
+      <c r="G112" s="12">
+        <v>75.477447509765625</v>
+      </c>
+      <c r="H112" s="12">
+        <v>76.623626708984375</v>
+      </c>
+      <c r="I112" s="13">
+        <v>76.201622009277344</v>
+      </c>
+      <c r="J112" s="17">
         <v>6.1284780502319336</v>
       </c>
-      <c r="K110" s="17">
-[...17 lines deleted...]
-      <c r="Q110" s="17">
+      <c r="K112" s="17">
+        <v>4.5180015563964844</v>
+      </c>
+      <c r="L112" s="17">
+        <v>6.7386093139648438</v>
+      </c>
+      <c r="M112" s="17">
+        <v>6.937523365020752</v>
+      </c>
+      <c r="N112" s="17">
+        <v>4.3679771423339844</v>
+      </c>
+      <c r="O112" s="17">
+        <v>2.6133322715759277</v>
+      </c>
+      <c r="P112" s="17">
+        <v>0.80283695459365845</v>
+      </c>
+      <c r="Q112" s="17">
         <v>2.0491766929626465</v>
       </c>
-      <c r="R110" s="15">
+      <c r="R112" s="15">
         <v>1.6358470916748047</v>
       </c>
-      <c r="S110" s="16">
-[...11 lines deleted...]
-      <c r="W110" s="16">
+      <c r="S112" s="16">
+        <v>0.82912927865982056</v>
+      </c>
+      <c r="T112" s="16">
+        <v>1.4665597677230835</v>
+      </c>
+      <c r="U112" s="16">
+        <v>0.61951649188995361</v>
+      </c>
+      <c r="V112" s="16">
+        <v>-3.1996152400970459</v>
+      </c>
+      <c r="W112" s="16">
         <v>1.778376579284668</v>
       </c>
-      <c r="X110" s="16">
+      <c r="X112" s="16">
         <v>-0.69103473424911499</v>
       </c>
-      <c r="Y110" s="32">
+      <c r="Y112" s="32">
         <v>0.53039753437042236</v>
       </c>
     </row>
-    <row r="111" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A111" s="18">
+    <row r="113" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A113" s="18">
         <v>36526</v>
       </c>
-      <c r="B111" s="11">
-[...5 lines deleted...]
-      <c r="D111" s="12">
+      <c r="B113" s="11">
+        <v>70.558082580566406</v>
+      </c>
+      <c r="C113" s="12">
+        <v>76.465042114257813</v>
+      </c>
+      <c r="D113" s="12">
         <v>79.917411804199219</v>
       </c>
-      <c r="E111" s="12">
-[...14 lines deleted...]
-      <c r="J111" s="17">
+      <c r="E113" s="12">
+        <v>75.042518615722656</v>
+      </c>
+      <c r="F113" s="12">
+        <v>63.815521240234375</v>
+      </c>
+      <c r="G113" s="12">
+        <v>74.15863037109375</v>
+      </c>
+      <c r="H113" s="12">
+        <v>77.156806945800781</v>
+      </c>
+      <c r="I113" s="13">
+        <v>75.799583435058594</v>
+      </c>
+      <c r="J113" s="17">
         <v>5.8095154762268066</v>
       </c>
-      <c r="K111" s="17">
-[...5 lines deleted...]
-      <c r="M111" s="17">
+      <c r="K113" s="17">
+        <v>5.7464437484741211</v>
+      </c>
+      <c r="L113" s="17">
+        <v>7.975064754486084</v>
+      </c>
+      <c r="M113" s="17">
         <v>7.304419994354248</v>
       </c>
-      <c r="N111" s="17">
+      <c r="N113" s="17">
         <v>9.1003780364990234</v>
       </c>
-      <c r="O111" s="17">
-[...2 lines deleted...]
-      <c r="P111" s="17">
+      <c r="O113" s="17">
+        <v>2.4581010341644287</v>
+      </c>
+      <c r="P113" s="17">
         <v>3.1606976985931396</v>
       </c>
-      <c r="Q111" s="17">
+      <c r="Q113" s="17">
         <v>2.3082518577575684</v>
       </c>
-      <c r="R111" s="15">
+      <c r="R113" s="15">
         <v>1.9109749794006348</v>
       </c>
-      <c r="S111" s="16">
-[...5 lines deleted...]
-      <c r="U111" s="16">
+      <c r="S113" s="16">
+        <v>1.9359256029129028</v>
+      </c>
+      <c r="T113" s="16">
+        <v>2.0471458435058594</v>
+      </c>
+      <c r="U113" s="16">
         <v>2.7559995651245117</v>
       </c>
-      <c r="V111" s="16">
-[...13 lines deleted...]
-      <c r="A112" s="18">
+      <c r="V113" s="16">
+        <v>10.258888244628906</v>
+      </c>
+      <c r="W113" s="16">
+        <v>-5.8685190975666046E-2</v>
+      </c>
+      <c r="X113" s="16">
+        <v>1.5643484592437744</v>
+      </c>
+      <c r="Y113" s="32">
+        <v>2.2834005355834961</v>
+      </c>
+    </row>
+    <row r="114" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A114" s="18">
         <v>36434</v>
       </c>
-      <c r="B112" s="11">
-[...23 lines deleted...]
-      <c r="J112" s="17">
+      <c r="B114" s="11">
+        <v>69.235015869140625</v>
+      </c>
+      <c r="C114" s="12">
+        <v>75.012847900390625</v>
+      </c>
+      <c r="D114" s="12">
+        <v>78.314208984375</v>
+      </c>
+      <c r="E114" s="12">
+        <v>73.029815673828125</v>
+      </c>
+      <c r="F114" s="12">
+        <v>57.877891540527344</v>
+      </c>
+      <c r="G114" s="12">
+        <v>74.202178955078125</v>
+      </c>
+      <c r="H114" s="12">
+        <v>75.968399047851563</v>
+      </c>
+      <c r="I114" s="13">
+        <v>74.107414245605469</v>
+      </c>
+      <c r="J114" s="17">
         <v>4.912083625793457</v>
       </c>
-      <c r="K112" s="17">
-[...20 lines deleted...]
-      <c r="R112" s="15">
+      <c r="K114" s="17">
+        <v>4.8374552726745605</v>
+      </c>
+      <c r="L114" s="17">
+        <v>6.9852380752563477</v>
+      </c>
+      <c r="M114" s="17">
+        <v>5.5214204788208008</v>
+      </c>
+      <c r="N114" s="17">
+        <v>0.68922752141952515</v>
+      </c>
+      <c r="O114" s="17">
+        <v>2.7567167282104492</v>
+      </c>
+      <c r="P114" s="17">
+        <v>1.4149743318557739</v>
+      </c>
+      <c r="Q114" s="17">
+        <v>1.4707098007202148</v>
+      </c>
+      <c r="R114" s="15">
         <v>1.0257529020309448</v>
       </c>
-      <c r="S112" s="16">
-[...5 lines deleted...]
-      <c r="U112" s="16">
+      <c r="S114" s="16">
+        <v>0.58590632677078247</v>
+      </c>
+      <c r="T114" s="16">
+        <v>1.511339545249939</v>
+      </c>
+      <c r="U114" s="16">
         <v>1.2816458940505981</v>
       </c>
-      <c r="V112" s="16">
-[...13 lines deleted...]
-      <c r="A113" s="18">
+      <c r="V114" s="16">
+        <v>-4.7957267761230469</v>
+      </c>
+      <c r="W114" s="16">
+        <v>0.6837153434753418</v>
+      </c>
+      <c r="X114" s="16">
+        <v>-0.47129908204078674</v>
+      </c>
+      <c r="Y114" s="32">
+        <v>-0.61162251234054565</v>
+      </c>
+    </row>
+    <row r="115" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A115" s="18">
         <v>36342</v>
       </c>
-      <c r="B113" s="11">
-[...23 lines deleted...]
-      <c r="J113" s="17">
+      <c r="B115" s="11">
+        <v>68.53204345703125</v>
+      </c>
+      <c r="C115" s="12">
+        <v>74.575904846191406</v>
+      </c>
+      <c r="D115" s="12">
+        <v>77.148239135742188</v>
+      </c>
+      <c r="E115" s="12">
+        <v>72.105682373046875</v>
+      </c>
+      <c r="F115" s="12">
+        <v>60.793376922607422</v>
+      </c>
+      <c r="G115" s="12">
+        <v>73.698287963867188</v>
+      </c>
+      <c r="H115" s="12">
+        <v>76.328132629394531</v>
+      </c>
+      <c r="I115" s="13">
+        <v>74.563461303710938</v>
+      </c>
+      <c r="J115" s="17">
         <v>5.0785999298095703</v>
       </c>
-      <c r="K113" s="17">
-[...20 lines deleted...]
-      <c r="R113" s="15">
+      <c r="K115" s="17">
+        <v>5.3367166519165039</v>
+      </c>
+      <c r="L115" s="17">
+        <v>6.5682425498962402</v>
+      </c>
+      <c r="M115" s="17">
+        <v>5.6224536895751953</v>
+      </c>
+      <c r="N115" s="17">
+        <v>7.4899005889892578</v>
+      </c>
+      <c r="O115" s="17">
+        <v>3.9119367599487305</v>
+      </c>
+      <c r="P115" s="17">
+        <v>3.5739176273345947</v>
+      </c>
+      <c r="Q115" s="17">
+        <v>2.99212646484375</v>
+      </c>
+      <c r="R115" s="15">
         <v>1.4219539165496826</v>
       </c>
-      <c r="S113" s="16">
-[...5 lines deleted...]
-      <c r="U113" s="16">
+      <c r="S115" s="16">
+        <v>1.0975606441497803</v>
+      </c>
+      <c r="T115" s="16">
+        <v>1.550761342048645</v>
+      </c>
+      <c r="U115" s="16">
         <v>2.119800329208374</v>
       </c>
-      <c r="V113" s="16">
-[...13 lines deleted...]
-      <c r="A114" s="18">
+      <c r="V115" s="16">
+        <v>2.7117512226104736</v>
+      </c>
+      <c r="W115" s="16">
+        <v>0.19452247023582458</v>
+      </c>
+      <c r="X115" s="16">
+        <v>0.41409435868263245</v>
+      </c>
+      <c r="Y115" s="32">
+        <v>-0.14464826881885529</v>
+      </c>
+    </row>
+    <row r="116" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A116" s="18">
         <v>36251</v>
       </c>
-      <c r="B114" s="11">
-[...5 lines deleted...]
-      <c r="D114" s="12">
+      <c r="B116" s="11">
+        <v>67.571212768554688</v>
+      </c>
+      <c r="C116" s="12">
+        <v>73.766273498535156</v>
+      </c>
+      <c r="D116" s="12">
         <v>75.970123291015625</v>
       </c>
-      <c r="E114" s="12">
-[...14 lines deleted...]
-      <c r="J114" s="17">
+      <c r="E116" s="12">
+        <v>70.608909606933594</v>
+      </c>
+      <c r="F116" s="12">
+        <v>59.188335418701172</v>
+      </c>
+      <c r="G116" s="12">
+        <v>73.555206298828125</v>
+      </c>
+      <c r="H116" s="12">
+        <v>76.01336669921875</v>
+      </c>
+      <c r="I116" s="13">
+        <v>74.671470642089844</v>
+      </c>
+      <c r="J116" s="17">
         <v>5.059178352355957</v>
       </c>
-      <c r="K114" s="17">
-[...5 lines deleted...]
-      <c r="M114" s="17">
+      <c r="K116" s="17">
+        <v>5.9561853408813477</v>
+      </c>
+      <c r="L116" s="17">
+        <v>6.6223444938659668</v>
+      </c>
+      <c r="M116" s="17">
         <v>5.4530081748962402</v>
       </c>
-      <c r="N114" s="17">
-[...8 lines deleted...]
-      <c r="Q114" s="17">
+      <c r="N116" s="17">
+        <v>6.429811954498291</v>
+      </c>
+      <c r="O116" s="17">
+        <v>3.9838173389434814</v>
+      </c>
+      <c r="P116" s="17">
+        <v>4.9769344329833984</v>
+      </c>
+      <c r="Q116" s="17">
         <v>4.4836306571960449</v>
       </c>
-      <c r="R114" s="15">
+      <c r="R116" s="15">
         <v>1.3303868770599365</v>
       </c>
-      <c r="S114" s="16">
-[...5 lines deleted...]
-      <c r="U114" s="16">
+      <c r="S116" s="16">
+        <v>2.0142142772674561</v>
+      </c>
+      <c r="T116" s="16">
+        <v>2.6419439315795898</v>
+      </c>
+      <c r="U116" s="16">
         <v>0.9647364616394043</v>
       </c>
-      <c r="V114" s="16">
-[...8 lines deleted...]
-      <c r="Y114" s="32">
+      <c r="V116" s="16">
+        <v>1.1896449327468872</v>
+      </c>
+      <c r="W116" s="16">
+        <v>1.6244086027145386</v>
+      </c>
+      <c r="X116" s="16">
+        <v>1.6318831443786621</v>
+      </c>
+      <c r="Y116" s="32">
         <v>0.78561693429946899</v>
       </c>
     </row>
-    <row r="115" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A115" s="18">
+    <row r="117" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A117" s="18">
         <v>36161</v>
       </c>
-      <c r="B115" s="11">
-[...23 lines deleted...]
-      <c r="J115" s="17">
+      <c r="B117" s="11">
+        <v>66.684059143066406</v>
+      </c>
+      <c r="C117" s="12">
+        <v>72.309799194335938</v>
+      </c>
+      <c r="D117" s="12">
+        <v>74.014694213867188</v>
+      </c>
+      <c r="E117" s="12">
+        <v>69.934226989746094</v>
+      </c>
+      <c r="F117" s="12">
+        <v>58.492485046386719</v>
+      </c>
+      <c r="G117" s="12">
+        <v>72.379470825195313</v>
+      </c>
+      <c r="H117" s="12">
+        <v>74.792831420898438</v>
+      </c>
+      <c r="I117" s="13">
+        <v>74.089408874511719</v>
+      </c>
+      <c r="J117" s="17">
         <v>4.5933809280395508</v>
       </c>
-      <c r="K115" s="17">
-[...5 lines deleted...]
-      <c r="M115" s="17">
+      <c r="K117" s="17">
+        <v>4.9098877906799316</v>
+      </c>
+      <c r="L117" s="17">
+        <v>5.3231902122497559</v>
+      </c>
+      <c r="M117" s="17">
         <v>5.816246509552002</v>
       </c>
-      <c r="N115" s="17">
+      <c r="N117" s="17">
         <v>5.2554607391357422</v>
       </c>
-      <c r="O115" s="17">
-[...5 lines deleted...]
-      <c r="Q115" s="17">
+      <c r="O117" s="17">
+        <v>2.2138247489929199</v>
+      </c>
+      <c r="P117" s="17">
+        <v>4.6844081878662109</v>
+      </c>
+      <c r="Q117" s="17">
         <v>4.7332272529602051</v>
       </c>
-      <c r="R115" s="15">
+      <c r="R117" s="15">
         <v>1.0466090440750122</v>
       </c>
-      <c r="S115" s="16">
-[...17 lines deleted...]
-      <c r="Y115" s="32">
+      <c r="S117" s="16">
+        <v>1.0596923828125</v>
+      </c>
+      <c r="T117" s="16">
+        <v>1.1116610765457153</v>
+      </c>
+      <c r="U117" s="16">
+        <v>1.0485776662826538</v>
+      </c>
+      <c r="V117" s="16">
+        <v>1.7584214210510254</v>
+      </c>
+      <c r="W117" s="16">
+        <v>0.23259530961513519</v>
+      </c>
+      <c r="X117" s="16">
+        <v>-0.15436094999313354</v>
+      </c>
+      <c r="Y117" s="32">
         <v>1.4460620880126953</v>
       </c>
     </row>
-    <row r="116" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A116" s="18">
+    <row r="118" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A118" s="18">
         <v>36069</v>
       </c>
-      <c r="B116" s="11">
-[...5 lines deleted...]
-      <c r="D116" s="12">
+      <c r="B118" s="11">
+        <v>65.993362426757813</v>
+      </c>
+      <c r="C118" s="12">
+        <v>71.55157470703125</v>
+      </c>
+      <c r="D118" s="12">
         <v>73.200950622558594</v>
       </c>
-      <c r="E116" s="12">
-[...14 lines deleted...]
-      <c r="J116" s="17">
+      <c r="E118" s="12">
+        <v>69.208526611328125</v>
+      </c>
+      <c r="F118" s="12">
+        <v>57.481712341308594</v>
+      </c>
+      <c r="G118" s="12">
+        <v>72.211509704589844</v>
+      </c>
+      <c r="H118" s="12">
+        <v>74.908462524414063</v>
+      </c>
+      <c r="I118" s="13">
+        <v>73.033302307128906</v>
+      </c>
+      <c r="J118" s="17">
         <v>5.06817626953125</v>
       </c>
-      <c r="K116" s="17">
-[...11 lines deleted...]
-      <c r="O116" s="17">
+      <c r="K118" s="17">
+        <v>5.0437107086181641</v>
+      </c>
+      <c r="L118" s="17">
+        <v>5.064061164855957</v>
+      </c>
+      <c r="M118" s="17">
+        <v>6.4904499053955078</v>
+      </c>
+      <c r="N118" s="17">
+        <v>4.8647146224975586</v>
+      </c>
+      <c r="O118" s="17">
         <v>5.2116374969482422</v>
       </c>
-      <c r="P116" s="17">
-[...5 lines deleted...]
-      <c r="R116" s="15">
+      <c r="P118" s="17">
+        <v>5.644141674041748</v>
+      </c>
+      <c r="Q118" s="17">
+        <v>3.7153818607330322</v>
+      </c>
+      <c r="R118" s="15">
         <v>1.1861003637313843</v>
       </c>
-      <c r="S116" s="16">
-[...2 lines deleted...]
-      <c r="T116" s="16">
+      <c r="S118" s="16">
+        <v>1.0649206638336182</v>
+      </c>
+      <c r="T118" s="16">
         <v>1.1156797409057617</v>
       </c>
-      <c r="U116" s="16">
-[...5 lines deleted...]
-      <c r="W116" s="16">
+      <c r="U118" s="16">
+        <v>1.3786196708679199</v>
+      </c>
+      <c r="V118" s="16">
+        <v>1.6344856023788452</v>
+      </c>
+      <c r="W118" s="16">
         <v>1.8156299591064453</v>
       </c>
-      <c r="X116" s="16">
-[...7 lines deleted...]
-      <c r="A117" s="18">
+      <c r="X118" s="16">
+        <v>1.6474889516830444</v>
+      </c>
+      <c r="Y118" s="32">
+        <v>0.87857234477996826</v>
+      </c>
+    </row>
+    <row r="119" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A119" s="18">
         <v>35977</v>
       </c>
-      <c r="B117" s="11">
-[...5 lines deleted...]
-      <c r="D117" s="12">
+      <c r="B119" s="11">
+        <v>65.219795227050781</v>
+      </c>
+      <c r="C119" s="12">
+        <v>70.797637939453125</v>
+      </c>
+      <c r="D119" s="12">
         <v>72.393272399902344</v>
       </c>
-      <c r="E117" s="12">
-[...14 lines deleted...]
-      <c r="J117" s="17">
+      <c r="E119" s="12">
+        <v>68.267379760742188</v>
+      </c>
+      <c r="F119" s="12">
+        <v>56.557292938232422</v>
+      </c>
+      <c r="G119" s="12">
+        <v>70.923797607421875</v>
+      </c>
+      <c r="H119" s="12">
+        <v>73.694358825683594</v>
+      </c>
+      <c r="I119" s="13">
+        <v>72.397239685058594</v>
+      </c>
+      <c r="J119" s="17">
         <v>5.1834254264831543</v>
       </c>
-      <c r="K117" s="17">
-[...2 lines deleted...]
-      <c r="L117" s="17">
+      <c r="K119" s="17">
+        <v>5.1737337112426758</v>
+      </c>
+      <c r="L119" s="17">
         <v>5.5983700752258301</v>
       </c>
-      <c r="M117" s="17">
-[...2 lines deleted...]
-      <c r="N117" s="17">
+      <c r="M119" s="17">
+        <v>4.8228440284729004</v>
+      </c>
+      <c r="N119" s="17">
         <v>3.4274518489837646</v>
       </c>
-      <c r="O117" s="17">
+      <c r="O119" s="17">
         <v>4.3760857582092285</v>
       </c>
-      <c r="P117" s="17">
-[...5 lines deleted...]
-      <c r="R117" s="15">
+      <c r="P119" s="17">
+        <v>6.0356764793395996</v>
+      </c>
+      <c r="Q119" s="17">
+        <v>4.8401107788085938</v>
+      </c>
+      <c r="R119" s="15">
         <v>1.4032084941864014</v>
       </c>
-      <c r="S117" s="16">
-[...8 lines deleted...]
-      <c r="V117" s="16">
+      <c r="S119" s="16">
+        <v>1.6920993328094482</v>
+      </c>
+      <c r="T119" s="16">
+        <v>1.6023159027099609</v>
+      </c>
+      <c r="U119" s="16">
+        <v>1.9559739828109741</v>
+      </c>
+      <c r="V119" s="16">
         <v>1.6987859010696411</v>
       </c>
-      <c r="W117" s="16">
+      <c r="W119" s="16">
         <v>0.2638317346572876</v>
       </c>
-      <c r="X117" s="16">
-[...7 lines deleted...]
-      <c r="A118" s="18">
+      <c r="X119" s="16">
+        <v>1.7743079662322998</v>
+      </c>
+      <c r="Y119" s="32">
+        <v>1.3014299869537354</v>
+      </c>
+    </row>
+    <row r="120" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A120" s="18">
         <v>35886</v>
       </c>
-      <c r="B118" s="11">
-[...35 lines deleted...]
-      <c r="N118" s="17">
+      <c r="B120" s="11">
+        <v>64.317291259765625</v>
+      </c>
+      <c r="C120" s="12">
+        <v>69.619606018066406</v>
+      </c>
+      <c r="D120" s="12">
+        <v>71.251594543457031</v>
+      </c>
+      <c r="E120" s="12">
+        <v>66.95770263671875</v>
+      </c>
+      <c r="F120" s="12">
+        <v>55.612552642822266</v>
+      </c>
+      <c r="G120" s="12">
+        <v>70.737167358398438</v>
+      </c>
+      <c r="H120" s="12">
+        <v>72.409584045410156</v>
+      </c>
+      <c r="I120" s="13">
+        <v>71.467147827148438</v>
+      </c>
+      <c r="J120" s="17">
+        <v>5.1437745094299316</v>
+      </c>
+      <c r="K120" s="17">
+        <v>4.6288561820983887</v>
+      </c>
+      <c r="L120" s="17">
+        <v>5.0402908325195313</v>
+      </c>
+      <c r="M120" s="17">
+        <v>5.286618709564209</v>
+      </c>
+      <c r="N120" s="17">
         <v>3.4290547370910645</v>
       </c>
-      <c r="O118" s="17">
+      <c r="O120" s="17">
         <v>4.3593978881835938</v>
       </c>
-      <c r="P118" s="17">
-[...2 lines deleted...]
-      <c r="Q118" s="17">
+      <c r="P120" s="17">
+        <v>5.1885008811950684</v>
+      </c>
+      <c r="Q120" s="17">
         <v>4.1630244255065918</v>
       </c>
-      <c r="R118" s="15">
+      <c r="R120" s="15">
         <v>0.88112175464630127</v>
       </c>
-      <c r="S118" s="16">
-[...5 lines deleted...]
-      <c r="U118" s="16">
+      <c r="S120" s="16">
+        <v>1.006843090057373</v>
+      </c>
+      <c r="T120" s="16">
+        <v>1.3912898302078247</v>
+      </c>
+      <c r="U120" s="16">
         <v>1.3125150203704834</v>
       </c>
-      <c r="V118" s="16">
+      <c r="V120" s="16">
         <v>7.3114156723022461E-2</v>
       </c>
-      <c r="W118" s="16">
+      <c r="W120" s="16">
         <v>-0.10542277246713638</v>
       </c>
-      <c r="X118" s="16">
-[...2 lines deleted...]
-      <c r="Y118" s="32">
+      <c r="X120" s="16">
+        <v>1.3486782312393188</v>
+      </c>
+      <c r="Y120" s="32">
         <v>1.0263797044754028</v>
       </c>
     </row>
-    <row r="119" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A119" s="18">
+    <row r="121" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A121" s="18">
         <v>35796</v>
       </c>
-      <c r="B119" s="11">
-[...23 lines deleted...]
-      <c r="J119" s="17">
+      <c r="B121" s="11">
+        <v>63.755523681640625</v>
+      </c>
+      <c r="C121" s="12">
+        <v>68.925628662109375</v>
+      </c>
+      <c r="D121" s="12">
+        <v>70.273880004882813</v>
+      </c>
+      <c r="E121" s="12">
+        <v>66.090255737304688</v>
+      </c>
+      <c r="F121" s="12">
+        <v>55.571922302246094</v>
+      </c>
+      <c r="G121" s="12">
+        <v>70.811820983886719</v>
+      </c>
+      <c r="H121" s="12">
+        <v>71.446006774902344</v>
+      </c>
+      <c r="I121" s="13">
+        <v>70.741073608398438</v>
+      </c>
+      <c r="J121" s="17">
         <v>5.0903191566467285</v>
       </c>
-      <c r="K119" s="17">
-[...5 lines deleted...]
-      <c r="M119" s="17">
+      <c r="K121" s="17">
+        <v>5.1496467590332031</v>
+      </c>
+      <c r="L121" s="17">
+        <v>5.1713190078735352</v>
+      </c>
+      <c r="M121" s="17">
         <v>5.4932122230529785</v>
       </c>
-      <c r="N119" s="17">
-[...2 lines deleted...]
-      <c r="O119" s="17">
+      <c r="N121" s="17">
+        <v>4.1107692718505859</v>
+      </c>
+      <c r="O121" s="17">
         <v>3.3596701622009277</v>
       </c>
-      <c r="P119" s="17">
-[...5 lines deleted...]
-      <c r="R119" s="15">
+      <c r="P121" s="17">
+        <v>6.1867513656616211</v>
+      </c>
+      <c r="Q121" s="17">
+        <v>4.4198384284973145</v>
+      </c>
+      <c r="R121" s="15">
         <v>1.5053036212921143</v>
       </c>
-      <c r="S119" s="16">
-[...5 lines deleted...]
-      <c r="U119" s="16">
+      <c r="S121" s="16">
+        <v>1.1886041164398193</v>
+      </c>
+      <c r="T121" s="16">
+        <v>0.86289358139038086</v>
+      </c>
+      <c r="U121" s="16">
         <v>1.6924037933349609</v>
       </c>
-      <c r="V119" s="16">
-[...2 lines deleted...]
-      <c r="W119" s="16">
+      <c r="V121" s="16">
+        <v>1.380657434463501</v>
+      </c>
+      <c r="W121" s="16">
         <v>3.1723012924194336</v>
       </c>
-      <c r="X119" s="16">
-[...7 lines deleted...]
-      <c r="A120" s="18">
+      <c r="X121" s="16">
+        <v>0.76101106405258179</v>
+      </c>
+      <c r="Y121" s="32">
+        <v>0.4601626992225647</v>
+      </c>
+    </row>
+    <row r="122" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A122" s="18">
         <v>35704</v>
       </c>
-      <c r="B120" s="11">
-[...47 lines deleted...]
-      <c r="R120" s="15">
+      <c r="B122" s="11">
+        <v>62.810043334960938</v>
+      </c>
+      <c r="C122" s="12">
+        <v>68.115997314453125</v>
+      </c>
+      <c r="D122" s="12">
+        <v>69.672683715820313</v>
+      </c>
+      <c r="E122" s="12">
+        <v>64.9903564453125</v>
+      </c>
+      <c r="F122" s="12">
+        <v>54.815113067626953</v>
+      </c>
+      <c r="G122" s="12">
+        <v>68.634529113769531</v>
+      </c>
+      <c r="H122" s="12">
+        <v>70.906402587890625</v>
+      </c>
+      <c r="I122" s="13">
+        <v>70.417045593261719</v>
+      </c>
+      <c r="J122" s="17">
+        <v>4.3822040557861328</v>
+      </c>
+      <c r="K122" s="17">
+        <v>4.3030486106872559</v>
+      </c>
+      <c r="L122" s="17">
+        <v>5.1893315315246582</v>
+      </c>
+      <c r="M122" s="17">
+        <v>5.2907085418701172</v>
+      </c>
+      <c r="N122" s="17">
+        <v>4.1095833778381348</v>
+      </c>
+      <c r="O122" s="17">
+        <v>1.9403108358383179</v>
+      </c>
+      <c r="P122" s="17">
+        <v>5.1638703346252441</v>
+      </c>
+      <c r="Q122" s="17">
+        <v>4.4224963188171387</v>
+      </c>
+      <c r="R122" s="15">
         <v>1.2970914840698242</v>
       </c>
-      <c r="S120" s="16">
-[...5 lines deleted...]
-      <c r="U120" s="16">
+      <c r="S122" s="16">
+        <v>1.1900185346603394</v>
+      </c>
+      <c r="T122" s="16">
+        <v>1.6299088001251221</v>
+      </c>
+      <c r="U122" s="16">
         <v>-0.20893661677837372</v>
       </c>
-      <c r="V120" s="16">
-[...2 lines deleted...]
-      <c r="W120" s="16">
+      <c r="V122" s="16">
+        <v>0.24149590730667114</v>
+      </c>
+      <c r="W122" s="16">
         <v>1.0070478916168213</v>
       </c>
-      <c r="X120" s="16">
-[...7 lines deleted...]
-      <c r="A121" s="18">
+      <c r="X122" s="16">
+        <v>2.0242118835449219</v>
+      </c>
+      <c r="Y122" s="32">
+        <v>1.9725378751754761</v>
+      </c>
+    </row>
+    <row r="123" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A123" s="18">
         <v>35612</v>
       </c>
-      <c r="B121" s="11">
-[...5 lines deleted...]
-      <c r="D121" s="12">
+      <c r="B123" s="11">
+        <v>62.005771636962891</v>
+      </c>
+      <c r="C123" s="12">
+        <v>67.31494140625</v>
+      </c>
+      <c r="D123" s="12">
         <v>68.555290222167969</v>
       </c>
-      <c r="E121" s="12">
-[...20 lines deleted...]
-      <c r="L121" s="17">
+      <c r="E123" s="12">
+        <v>65.126434326171875</v>
+      </c>
+      <c r="F123" s="12">
+        <v>54.683055877685547</v>
+      </c>
+      <c r="G123" s="12">
+        <v>67.950233459472656</v>
+      </c>
+      <c r="H123" s="12">
+        <v>69.499588012695313</v>
+      </c>
+      <c r="I123" s="13">
+        <v>69.054908752441406</v>
+      </c>
+      <c r="J123" s="17">
+        <v>3.8509025573730469</v>
+      </c>
+      <c r="K123" s="17">
+        <v>3.8873496055603027</v>
+      </c>
+      <c r="L123" s="17">
         <v>4.6731581687927246</v>
       </c>
-      <c r="M121" s="17">
-[...2 lines deleted...]
-      <c r="N121" s="17">
+      <c r="M123" s="17">
+        <v>4.474766731262207</v>
+      </c>
+      <c r="N123" s="17">
         <v>2.7976703643798828</v>
       </c>
-      <c r="O121" s="17">
-[...14 lines deleted...]
-      <c r="T121" s="16">
+      <c r="O123" s="17">
+        <v>1.9602409601211548</v>
+      </c>
+      <c r="P123" s="17">
+        <v>3.5608320236206055</v>
+      </c>
+      <c r="Q123" s="17">
+        <v>3.9284732341766357</v>
+      </c>
+      <c r="R123" s="15">
+        <v>1.3649827241897583</v>
+      </c>
+      <c r="S123" s="16">
+        <v>1.1652594804763794</v>
+      </c>
+      <c r="T123" s="16">
         <v>1.0653558969497681</v>
       </c>
-      <c r="U121" s="16">
-[...2 lines deleted...]
-      <c r="V121" s="16">
+      <c r="U123" s="16">
+        <v>2.4070649147033691</v>
+      </c>
+      <c r="V123" s="16">
         <v>1.7003618478775024</v>
       </c>
-      <c r="W121" s="16">
+      <c r="W123" s="16">
         <v>0.247801274061203</v>
       </c>
-      <c r="X121" s="16">
-[...7 lines deleted...]
-      <c r="A122" s="18">
+      <c r="X123" s="16">
+        <v>0.96117836236953735</v>
+      </c>
+      <c r="Y123" s="32">
+        <v>0.647197425365448</v>
+      </c>
+    </row>
+    <row r="124" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A124" s="18">
         <v>35521</v>
       </c>
-      <c r="B122" s="11">
-[...5 lines deleted...]
-      <c r="D122" s="12">
+      <c r="B124" s="11">
+        <v>61.170799255371094</v>
+      </c>
+      <c r="C124" s="12">
+        <v>66.539581298828125</v>
+      </c>
+      <c r="D124" s="12">
         <v>67.832633972167969</v>
       </c>
-      <c r="E122" s="12">
-[...20 lines deleted...]
-      <c r="L122" s="17">
+      <c r="E124" s="12">
+        <v>63.59564208984375</v>
+      </c>
+      <c r="F124" s="12">
+        <v>53.768791198730469</v>
+      </c>
+      <c r="G124" s="12">
+        <v>67.782272338867188</v>
+      </c>
+      <c r="H124" s="12">
+        <v>68.837928771972656</v>
+      </c>
+      <c r="I124" s="13">
+        <v>68.610862731933594</v>
+      </c>
+      <c r="J124" s="17">
+        <v>2.912771463394165</v>
+      </c>
+      <c r="K124" s="17">
+        <v>3.8718795776367188</v>
+      </c>
+      <c r="L124" s="17">
         <v>5.1195130348205566</v>
       </c>
-      <c r="M122" s="17">
-[...29 lines deleted...]
-      <c r="W122" s="16">
+      <c r="M124" s="17">
+        <v>4.2665886878967285</v>
+      </c>
+      <c r="N124" s="17">
+        <v>2.063246488571167</v>
+      </c>
+      <c r="O124" s="17">
+        <v>0.14705517888069153</v>
+      </c>
+      <c r="P124" s="17">
+        <v>3.1177883148193359</v>
+      </c>
+      <c r="Q124" s="17">
+        <v>4.7165436744689941</v>
+      </c>
+      <c r="R124" s="15">
+        <v>0.82983320951461792</v>
+      </c>
+      <c r="S124" s="16">
+        <v>1.5096049308776855</v>
+      </c>
+      <c r="T124" s="16">
+        <v>1.5177662372589111</v>
+      </c>
+      <c r="U124" s="16">
+        <v>1.5113105773925781</v>
+      </c>
+      <c r="V124" s="16">
+        <v>0.73270940780639648</v>
+      </c>
+      <c r="W124" s="16">
         <v>-1.0623792409896851</v>
       </c>
-      <c r="X122" s="16">
-[...7 lines deleted...]
-      <c r="A123" s="18">
+      <c r="X124" s="16">
+        <v>2.3104887008666992</v>
+      </c>
+      <c r="Y124" s="32">
+        <v>1.2754603624343872</v>
+      </c>
+    </row>
+    <row r="125" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A125" s="18">
         <v>35431</v>
       </c>
-      <c r="B123" s="11">
-[...23 lines deleted...]
-      <c r="J123" s="17">
+      <c r="B125" s="11">
+        <v>60.667362213134766</v>
+      </c>
+      <c r="C125" s="12">
+        <v>65.550033569335938</v>
+      </c>
+      <c r="D125" s="12">
+        <v>66.818489074707031</v>
+      </c>
+      <c r="E125" s="12">
+        <v>62.648822784423828</v>
+      </c>
+      <c r="F125" s="12">
+        <v>53.377689361572266</v>
+      </c>
+      <c r="G125" s="12">
+        <v>68.510108947753906</v>
+      </c>
+      <c r="H125" s="12">
+        <v>67.283355712890625</v>
+      </c>
+      <c r="I125" s="13">
+        <v>67.746780395507813</v>
+      </c>
+      <c r="J125" s="17">
         <v>2.2294628620147705</v>
       </c>
-      <c r="K123" s="17">
-[...5 lines deleted...]
-      <c r="M123" s="17">
+      <c r="K125" s="17">
+        <v>4.2299618721008301</v>
+      </c>
+      <c r="L125" s="17">
+        <v>4.8404021263122559</v>
+      </c>
+      <c r="M125" s="17">
         <v>4.0587601661682129</v>
       </c>
-      <c r="N123" s="17">
-[...37 lines deleted...]
-      <c r="A124" s="18">
+      <c r="N125" s="17">
+        <v>3.5267403125762939</v>
+      </c>
+      <c r="O125" s="17">
+        <v>3.9943301677703857</v>
+      </c>
+      <c r="P125" s="17">
+        <v>1.0613647699356079</v>
+      </c>
+      <c r="Q125" s="17">
+        <v>5.1700077056884766</v>
+      </c>
+      <c r="R125" s="15">
+        <v>0.82134503126144409</v>
+      </c>
+      <c r="S125" s="16">
+        <v>0.37389788031578064</v>
+      </c>
+      <c r="T125" s="16">
+        <v>0.88016784191131592</v>
+      </c>
+      <c r="U125" s="16">
+        <v>1.4971959590911865</v>
+      </c>
+      <c r="V125" s="16">
+        <v>1.3795027732849121</v>
+      </c>
+      <c r="W125" s="16">
+        <v>1.7555149793624878</v>
+      </c>
+      <c r="X125" s="16">
+        <v>-0.20960482954978943</v>
+      </c>
+      <c r="Y125" s="32">
+        <v>0.46271958947181702</v>
+      </c>
+    </row>
+    <row r="126" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A126" s="18">
         <v>35339</v>
       </c>
-      <c r="B124" s="11">
-[...5 lines deleted...]
-      <c r="D124" s="12">
+      <c r="B126" s="11">
+        <v>60.173133850097656</v>
+      </c>
+      <c r="C126" s="12">
+        <v>65.305854797363281</v>
+      </c>
+      <c r="D126" s="12">
         <v>66.235504150390625</v>
       </c>
-      <c r="E124" s="12">
-[...44 lines deleted...]
-      <c r="T124" s="16">
+      <c r="E126" s="12">
+        <v>61.724685668945313</v>
+      </c>
+      <c r="F126" s="12">
+        <v>52.651363372802734</v>
+      </c>
+      <c r="G126" s="12">
+        <v>67.328147888183594</v>
+      </c>
+      <c r="H126" s="12">
+        <v>67.4246826171875</v>
+      </c>
+      <c r="I126" s="13">
+        <v>67.434745788574219</v>
+      </c>
+      <c r="J126" s="17">
+        <v>2.5262837409973145</v>
+      </c>
+      <c r="K126" s="17">
+        <v>4.1894402503967285</v>
+      </c>
+      <c r="L126" s="17">
+        <v>4.844757080078125</v>
+      </c>
+      <c r="M126" s="17">
+        <v>4.5419659614562988</v>
+      </c>
+      <c r="N126" s="17">
+        <v>1.7172013521194458</v>
+      </c>
+      <c r="O126" s="17">
+        <v>2.7630114555358887</v>
+      </c>
+      <c r="P126" s="17">
+        <v>2.4499778747558594</v>
+      </c>
+      <c r="Q126" s="17">
+        <v>4.8125309944152832</v>
+      </c>
+      <c r="R126" s="15">
+        <v>0.78149318695068359</v>
+      </c>
+      <c r="S126" s="16">
+        <v>0.78672647476196289</v>
+      </c>
+      <c r="T126" s="16">
         <v>1.1312018632888794</v>
       </c>
-      <c r="U124" s="16">
-[...8 lines deleted...]
-      <c r="X124" s="16">
+      <c r="U126" s="16">
+        <v>-0.98225939273834229</v>
+      </c>
+      <c r="V126" s="16">
+        <v>-1.0216745138168335</v>
+      </c>
+      <c r="W126" s="16">
+        <v>1.0267956256866455</v>
+      </c>
+      <c r="X126" s="16">
         <v>0.46903210878372192</v>
       </c>
-      <c r="Y124" s="32">
-[...4 lines deleted...]
-      <c r="A125" s="18">
+      <c r="Y126" s="32">
+        <v>1.4901055097579956</v>
+      </c>
+    </row>
+    <row r="127" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A127" s="18">
         <v>35247</v>
       </c>
-      <c r="B125" s="11">
-[...5 lines deleted...]
-      <c r="D125" s="12">
+      <c r="B127" s="11">
+        <v>59.706531524658203</v>
+      </c>
+      <c r="C127" s="12">
+        <v>64.796089172363281</v>
+      </c>
+      <c r="D127" s="12">
         <v>65.49462890625</v>
       </c>
-      <c r="E125" s="12">
-[...20 lines deleted...]
-      <c r="L125" s="17">
+      <c r="E127" s="12">
+        <v>62.336997985839844</v>
+      </c>
+      <c r="F127" s="12">
+        <v>53.194839477539063</v>
+      </c>
+      <c r="G127" s="12">
+        <v>66.643852233886719</v>
+      </c>
+      <c r="H127" s="12">
+        <v>67.109916687011719</v>
+      </c>
+      <c r="I127" s="13">
+        <v>66.444648742675781</v>
+      </c>
+      <c r="J127" s="17">
+        <v>2.5195016860961914</v>
+      </c>
+      <c r="K127" s="17">
+        <v>4.8959760665893555</v>
+      </c>
+      <c r="L127" s="17">
         <v>4.9941563606262207</v>
       </c>
-      <c r="M125" s="17">
-[...20 lines deleted...]
-      <c r="T125" s="16">
+      <c r="M127" s="17">
+        <v>6.6647214889526367</v>
+      </c>
+      <c r="N127" s="17">
+        <v>4.2193307876586914</v>
+      </c>
+      <c r="O127" s="17">
+        <v>3.1782677173614502</v>
+      </c>
+      <c r="P127" s="17">
+        <v>2.2811844348907471</v>
+      </c>
+      <c r="Q127" s="17">
+        <v>5.2666611671447754</v>
+      </c>
+      <c r="R127" s="15">
+        <v>0.44930800795555115</v>
+      </c>
+      <c r="S127" s="16">
+        <v>1.1501947641372681</v>
+      </c>
+      <c r="T127" s="16">
         <v>1.4963263273239136</v>
       </c>
-      <c r="U125" s="16">
-[...16 lines deleted...]
-      <c r="A126" s="18">
+      <c r="U127" s="16">
+        <v>2.2030072212219238</v>
+      </c>
+      <c r="V127" s="16">
+        <v>0.97377759218215942</v>
+      </c>
+      <c r="W127" s="16">
+        <v>-1.5349317789077759</v>
+      </c>
+      <c r="X127" s="16">
+        <v>0.52925622463226318</v>
+      </c>
+      <c r="Y127" s="32">
+        <v>1.410386323928833</v>
+      </c>
+    </row>
+    <row r="128" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A128" s="18">
         <v>35156</v>
       </c>
-      <c r="B126" s="11">
-[...5 lines deleted...]
-      <c r="D126" s="12">
+      <c r="B128" s="11">
+        <v>59.439464569091797</v>
+      </c>
+      <c r="C128" s="12">
+        <v>64.059280395507813</v>
+      </c>
+      <c r="D128" s="12">
         <v>64.529060363769531</v>
       </c>
-      <c r="E126" s="12">
-[...14 lines deleted...]
-      <c r="J126" s="17">
+      <c r="E128" s="12">
+        <v>60.993309020996094</v>
+      </c>
+      <c r="F128" s="12">
+        <v>52.681835174560547</v>
+      </c>
+      <c r="G128" s="12">
+        <v>67.6827392578125</v>
+      </c>
+      <c r="H128" s="12">
+        <v>66.756599426269531</v>
+      </c>
+      <c r="I128" s="13">
+        <v>65.520553588867188</v>
+      </c>
+      <c r="J128" s="17">
         <v>3.6341300010681152</v>
       </c>
-      <c r="K126" s="17">
-[...2 lines deleted...]
-      <c r="L126" s="17">
+      <c r="K128" s="17">
+        <v>4.7638978958129883</v>
+      </c>
+      <c r="L128" s="17">
         <v>4.761906623840332</v>
       </c>
-      <c r="M126" s="17">
-[...14 lines deleted...]
-      <c r="R126" s="15">
+      <c r="M128" s="17">
+        <v>4.4466037750244141</v>
+      </c>
+      <c r="N128" s="17">
+        <v>3.2450747489929199</v>
+      </c>
+      <c r="O128" s="17">
+        <v>5.2427992820739746</v>
+      </c>
+      <c r="P128" s="17">
+        <v>3.0134823322296143</v>
+      </c>
+      <c r="Q128" s="17">
+        <v>6.040595531463623</v>
+      </c>
+      <c r="R128" s="15">
         <v>0.1603546142578125</v>
       </c>
-      <c r="S126" s="16">
-[...5 lines deleted...]
-      <c r="U126" s="16">
+      <c r="S128" s="16">
+        <v>1.8595434427261353</v>
+      </c>
+      <c r="T128" s="16">
+        <v>1.2482184171676636</v>
+      </c>
+      <c r="U128" s="16">
         <v>1.3089739084243774</v>
       </c>
-      <c r="V126" s="16">
-[...13 lines deleted...]
-      <c r="A127" s="18">
+      <c r="V128" s="16">
+        <v>2.1771245002746582</v>
+      </c>
+      <c r="W128" s="16">
+        <v>2.738433837890625</v>
+      </c>
+      <c r="X128" s="16">
+        <v>0.27016478776931763</v>
+      </c>
+      <c r="Y128" s="32">
+        <v>1.714023232460022</v>
+      </c>
+    </row>
+    <row r="129" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A129" s="18">
         <v>35065</v>
       </c>
-      <c r="B127" s="11">
-[...32 lines deleted...]
-      <c r="M127" s="17">
+      <c r="B129" s="11">
+        <v>59.344303131103516</v>
+      </c>
+      <c r="C129" s="12">
+        <v>62.889820098876953</v>
+      </c>
+      <c r="D129" s="12">
+        <v>63.733528137207031</v>
+      </c>
+      <c r="E129" s="12">
+        <v>60.205238342285156</v>
+      </c>
+      <c r="F129" s="12">
+        <v>51.559326171875</v>
+      </c>
+      <c r="G129" s="12">
+        <v>65.878692626953125</v>
+      </c>
+      <c r="H129" s="12">
+        <v>66.576736450195313</v>
+      </c>
+      <c r="I129" s="13">
+        <v>64.41644287109375</v>
+      </c>
+      <c r="J129" s="17">
+        <v>5.1680989265441895</v>
+      </c>
+      <c r="K129" s="17">
+        <v>4.7819547653198242</v>
+      </c>
+      <c r="L129" s="17">
+        <v>4.9499969482421875</v>
+      </c>
+      <c r="M129" s="17">
         <v>6.19000244140625</v>
       </c>
-      <c r="N127" s="17">
+      <c r="N129" s="17">
         <v>1.5100021362304688</v>
       </c>
-      <c r="O127" s="17">
-[...2 lines deleted...]
-      <c r="P127" s="17">
+      <c r="O129" s="17">
+        <v>5.9000015258789063</v>
+      </c>
+      <c r="P129" s="17">
         <v>3.6399993896484375</v>
       </c>
-      <c r="Q127" s="17">
+      <c r="Q129" s="17">
         <v>7.3499984741210938</v>
       </c>
-      <c r="R127" s="15">
+      <c r="R129" s="15">
         <v>1.1140775680541992</v>
       </c>
-      <c r="S127" s="16">
-[...5 lines deleted...]
-      <c r="U127" s="16">
+      <c r="S129" s="16">
+        <v>0.33487576246261597</v>
+      </c>
+      <c r="T129" s="16">
+        <v>0.88435852527618408</v>
+      </c>
+      <c r="U129" s="16">
         <v>1.968506932258606</v>
       </c>
-      <c r="V127" s="16">
-[...13 lines deleted...]
-      <c r="A128" s="18">
+      <c r="V129" s="16">
+        <v>-0.39250466227531433</v>
+      </c>
+      <c r="W129" s="16">
+        <v>0.55070436000823975</v>
+      </c>
+      <c r="X129" s="16">
+        <v>1.1615446805953979</v>
+      </c>
+      <c r="Y129" s="32">
+        <v>0.12124347686767578</v>
+      </c>
+    </row>
+    <row r="130" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+      <c r="A130" s="18">
         <v>34973</v>
       </c>
-      <c r="B128" s="11">
-[...32 lines deleted...]
-      <c r="M128" s="17">
+      <c r="B130" s="11">
+        <v>58.690444946289063</v>
+      </c>
+      <c r="C130" s="12">
+        <v>62.679920196533203</v>
+      </c>
+      <c r="D130" s="12">
+        <v>63.174835205078125</v>
+      </c>
+      <c r="E130" s="12">
+        <v>59.042972564697266</v>
+      </c>
+      <c r="F130" s="12">
+        <v>51.762496948242188</v>
+      </c>
+      <c r="G130" s="12">
+        <v>65.51788330078125</v>
+      </c>
+      <c r="H130" s="12">
+        <v>65.812294006347656</v>
+      </c>
+      <c r="I130" s="13">
+        <v>64.33843994140625</v>
+      </c>
+      <c r="J130" s="17">
+        <v>4.5553984642028809</v>
+      </c>
+      <c r="K130" s="17">
+        <v>5.5014815330505371</v>
+      </c>
+      <c r="L130" s="17">
+        <v>4.9006762504577637</v>
+      </c>
+      <c r="M130" s="17">
         <v>5.7473554611206055</v>
       </c>
-      <c r="N128" s="17">
-[...148 lines deleted...]
-      </c>
       <c r="N130" s="17">
-        <v>4.6397628784179688</v>
+        <v>3.4304323196411133</v>
       </c>
       <c r="O130" s="17">
-        <v>4.3184328079223633</v>
+        <v>7.7222084999084473</v>
       </c>
       <c r="P130" s="17">
-        <v>2.3746664524078369</v>
+        <v>3.4848453998565674</v>
       </c>
       <c r="Q130" s="17"/>
       <c r="R130" s="15">
-        <v>1.6484407186508179</v>
+        <v>0.77482670545578003</v>
       </c>
       <c r="S130" s="16">
-        <v>1.8692886829376221</v>
+        <v>1.4701875448226929</v>
       </c>
       <c r="T130" s="16">
-        <v>1.4300003051757813</v>
+        <v>1.2753090858459473</v>
       </c>
       <c r="U130" s="16">
-        <v>3.0100021362304688</v>
+        <v>1.028325080871582</v>
       </c>
       <c r="V130" s="16">
-        <v>0.3600006103515625</v>
+        <v>1.4130817651748657</v>
       </c>
       <c r="W130" s="16">
-        <v>3.3899993896484375</v>
+        <v>1.4350359439849854</v>
       </c>
       <c r="X130" s="16">
-        <v>0.87999725341796875</v>
+        <v>0.30350261926651001</v>
       </c>
       <c r="Y130" s="32">
-        <v>2.9800033569335938</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.929840087890625</v>
+      </c>
+    </row>
+    <row r="131" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A131" s="18">
-        <v>34700</v>
+        <v>34881</v>
       </c>
       <c r="B131" s="11">
-        <v>56.423244476318359</v>
+        <v>58.239192962646484</v>
       </c>
       <c r="C131" s="12">
-        <v>60.017986297607422</v>
+        <v>61.771759033203125</v>
       </c>
       <c r="D131" s="12">
-        <v>60.727516174316406</v>
+        <v>62.379306793212891</v>
       </c>
       <c r="E131" s="12">
-        <v>56.702198028564453</v>
+        <v>58.442001342773438</v>
       </c>
       <c r="F131" s="12">
-        <v>50.805263519287109</v>
+        <v>51.041240692138672</v>
       </c>
       <c r="G131" s="12">
-        <v>62.20452880859375</v>
+        <v>64.590980529785156</v>
       </c>
       <c r="H131" s="12">
-        <v>64.234329223632813</v>
+        <v>65.6131591796875</v>
       </c>
       <c r="I131" s="13">
-        <v>59.991600036621094</v>
+        <v>63.120315551757813</v>
       </c>
       <c r="J131" s="17">
-        <v>1.445993185043335</v>
+        <v>3.6608004570007324</v>
       </c>
       <c r="K131" s="17">
-        <v>6.2059578895568848</v>
+        <v>4.8422307968139648</v>
       </c>
       <c r="L131" s="17">
-        <v>4.5915694236755371</v>
+        <v>4.3372316360473633</v>
       </c>
       <c r="M131" s="17">
-        <v>10.326567649841309</v>
+        <v>5.1944117546081543</v>
       </c>
       <c r="N131" s="17">
-        <v>10.975473403930664</v>
+        <v>6.3273682594299316</v>
       </c>
       <c r="O131" s="17">
-        <v>2.7538022994995117</v>
+        <v>3.1492133140563965</v>
       </c>
       <c r="P131" s="17">
-        <v>3.3378148078918457</v>
+        <v>2.5193235874176025</v>
       </c>
       <c r="Q131" s="17"/>
       <c r="R131" s="15">
-        <v>0.52501583099365234</v>
+        <v>1.5414284467697144</v>
       </c>
       <c r="S131" s="16">
-        <v>1.0234957933425903</v>
+        <v>1.0228327512741089</v>
       </c>
       <c r="T131" s="16">
-        <v>0.83694851398468018</v>
+        <v>1.2718139886856079</v>
       </c>
       <c r="U131" s="16">
-        <v>1.5434571504592896</v>
+        <v>7.7671684324741364E-2</v>
       </c>
       <c r="V131" s="16">
-        <v>1.5022364854812622</v>
+        <v>2.9861416667699814E-2</v>
       </c>
       <c r="W131" s="16">
-        <v>2.2808668613433838</v>
+        <v>0.43529173731803894</v>
       </c>
       <c r="X131" s="16">
-        <v>1.0101009607315063</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.2490109205245972</v>
+      </c>
+      <c r="Y131" s="32">
+        <v>2.1559689044952393</v>
+      </c>
+    </row>
+    <row r="132" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A132" s="18">
-        <v>34608</v>
+        <v>34790</v>
       </c>
       <c r="B132" s="11">
-        <v>56.128559112548828</v>
+        <v>57.355106353759766</v>
       </c>
       <c r="C132" s="12">
-        <v>59.409927368164063</v>
+        <v>61.146335601806641</v>
       </c>
       <c r="D132" s="12">
-        <v>60.223476409912109</v>
+        <v>61.595920562744141</v>
       </c>
       <c r="E132" s="12">
-        <v>55.840328216552734</v>
+        <v>58.396640777587891</v>
       </c>
       <c r="F132" s="12">
-        <v>50.0533447265625</v>
+        <v>51.026004791259766</v>
       </c>
       <c r="G132" s="12">
-        <v>60.817367553710938</v>
+        <v>64.311042785644531</v>
       </c>
       <c r="H132" s="12">
-        <v>63.591987609863281</v>
+        <v>64.803749084472656</v>
+      </c>
+      <c r="I132" s="13">
+        <v>61.788181304931641</v>
       </c>
       <c r="J132" s="17">
-        <v>1.5438432693481445</v>
+        <v>2.5128946304321289</v>
       </c>
       <c r="K132" s="17">
-        <v>6.9122300148010254</v>
+        <v>5.0408463478088379</v>
       </c>
       <c r="L132" s="17">
-        <v>4.8752121925354004</v>
+        <v>4.0307693481445313</v>
       </c>
       <c r="M132" s="17">
-        <v>9.6781406402587891</v>
+        <v>7.6842637062072754</v>
       </c>
       <c r="N132" s="17">
-        <v>8.9461421966552734</v>
+        <v>4.744025707244873</v>
       </c>
       <c r="O132" s="17">
-        <v>1.8119316101074219</v>
+        <v>4.2978153228759766</v>
       </c>
       <c r="P132" s="17">
-        <v>3.4050576686859131</v>
+        <v>2.3642761707305908</v>
       </c>
       <c r="Q132" s="17"/>
       <c r="R132" s="15">
-        <v>-9.2885017395019531E-2</v>
+        <v>1.6429054737091064</v>
       </c>
       <c r="S132" s="16">
-        <v>0.83582323789596558</v>
+        <v>1.8770999908447266</v>
       </c>
       <c r="T132" s="16">
-        <v>0.73133695125579834</v>
+        <v>1.4300003051757813</v>
       </c>
       <c r="U132" s="16">
-        <v>0.48979935050010681</v>
+        <v>3</v>
       </c>
       <c r="V132" s="16">
-        <v>4.2650003433227539</v>
+        <v>0.45999908447265625</v>
       </c>
       <c r="W132" s="16">
-        <v>-2.8710579872131348</v>
+        <v>3.3799972534179688</v>
       </c>
       <c r="X132" s="16">
-        <v>-0.63233691453933716</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.87999725341796875</v>
+      </c>
+      <c r="Y132" s="32">
+        <v>2.970001220703125</v>
+      </c>
+    </row>
+    <row r="133" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A133" s="18">
-        <v>34516</v>
+        <v>34700</v>
       </c>
       <c r="B133" s="11">
-        <v>56.180744171142578</v>
+        <v>56.428047180175781</v>
       </c>
       <c r="C133" s="12">
-        <v>58.917484283447266</v>
+        <v>60.019706726074219</v>
       </c>
       <c r="D133" s="12">
-        <v>59.786239624023438</v>
+        <v>60.727516174316406</v>
       </c>
       <c r="E133" s="12">
-        <v>55.568157196044922</v>
+        <v>56.695770263671875</v>
       </c>
       <c r="F133" s="12">
-        <v>48.005893707275391</v>
+        <v>50.7923583984375</v>
       </c>
       <c r="G133" s="12">
-        <v>62.615081787109375</v>
+        <v>62.208396911621094</v>
       </c>
       <c r="H133" s="12">
-        <v>63.996662139892578</v>
+        <v>64.238456726074219</v>
+      </c>
+      <c r="I133" s="13">
+        <v>60.006004333496094</v>
       </c>
       <c r="J133" s="17">
-        <v>2.4690687656402588</v>
+        <v>1.4515177011489868</v>
       </c>
       <c r="K133" s="17">
-        <v>6.9573979377746582</v>
+        <v>6.2083101272583008</v>
       </c>
       <c r="L133" s="17">
-        <v>5.0021276473999023</v>
+        <v>4.6025123596191406</v>
       </c>
       <c r="M133" s="17">
-        <v>9.0949544906616211</v>
+        <v>10.338743209838867</v>
       </c>
       <c r="N133" s="17">
-        <v>5.9423646926879883</v>
+        <v>10.963156700134277</v>
       </c>
       <c r="O133" s="17">
-        <v>4.2568621635437012</v>
+        <v>2.7326934337615967</v>
       </c>
       <c r="P133" s="17">
-        <v>5.1948032379150391</v>
+        <v>3.3484888076782227</v>
       </c>
       <c r="Q133" s="17"/>
       <c r="R133" s="15">
-        <v>0.41699209809303284</v>
+        <v>0.52499544620513916</v>
       </c>
       <c r="S133" s="16">
-        <v>1.221219539642334</v>
+        <v>1.0238648653030396</v>
       </c>
       <c r="T133" s="16">
-        <v>0.99506932497024536</v>
+        <v>0.83694851398468018</v>
       </c>
       <c r="U133" s="16">
-        <v>2.4997379779815674</v>
+        <v>1.5434571504592896</v>
       </c>
       <c r="V133" s="16">
-        <v>-1.4805606603622437</v>
+        <v>1.4919326305389404</v>
       </c>
       <c r="W133" s="16">
-        <v>1.5639219284057617</v>
+        <v>2.2808668613433838</v>
       </c>
       <c r="X133" s="16">
-        <v>1.1061460971832275</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.0101009607315063</v>
+      </c>
+    </row>
+    <row r="134" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A134" s="18">
-        <v>34425</v>
+        <v>34608</v>
       </c>
       <c r="B134" s="11">
-        <v>55.94744873046875</v>
+        <v>56.133346557617188</v>
       </c>
       <c r="C134" s="12">
-        <v>58.206649780273438</v>
+        <v>59.411411285400391</v>
       </c>
       <c r="D134" s="12">
-        <v>59.197185516357422</v>
+        <v>60.223476409912109</v>
       </c>
       <c r="E134" s="12">
-        <v>54.212974548339844</v>
+        <v>55.833995819091797</v>
       </c>
       <c r="F134" s="12">
-        <v>48.727329254150391</v>
+        <v>50.045711517333984</v>
       </c>
       <c r="G134" s="12">
-        <v>61.650909423828125</v>
+        <v>60.821147918701172</v>
       </c>
       <c r="H134" s="12">
-        <v>63.2965087890625</v>
+        <v>63.5960693359375</v>
       </c>
       <c r="J134" s="17">
-        <v>2.8729448318481445</v>
+        <v>1.5493936538696289</v>
       </c>
       <c r="K134" s="17">
-        <v>7.1242756843566895</v>
+        <v>6.9066576957702637</v>
       </c>
       <c r="L134" s="17">
-        <v>4.9639286994934082</v>
+        <v>4.8752121925354004</v>
       </c>
       <c r="M134" s="17">
-        <v>9.6444997787475586</v>
+        <v>9.665924072265625</v>
       </c>
       <c r="N134" s="17">
-        <v>8.7168464660644531</v>
+        <v>8.9331150054931641</v>
       </c>
       <c r="O134" s="17">
-        <v>5.1007394790649414</v>
+        <v>1.7907272577285767</v>
       </c>
       <c r="P134" s="17">
-        <v>5.2777805328369141</v>
+        <v>3.4050576686859131</v>
       </c>
       <c r="Q134" s="17"/>
       <c r="R134" s="15">
-        <v>0.59053593873977661</v>
+        <v>-8.7424136698246002E-2</v>
       </c>
       <c r="S134" s="16">
-        <v>3.0006754398345947</v>
+        <v>0.83612710237503052</v>
       </c>
       <c r="T134" s="16">
-        <v>1.9558652639389038</v>
+        <v>0.73133695125579834</v>
       </c>
       <c r="U134" s="16">
-        <v>5.4832315444946289</v>
+        <v>0.50005662441253662</v>
       </c>
       <c r="V134" s="16">
-        <v>6.4365806579589844</v>
+        <v>4.253514289855957</v>
       </c>
       <c r="W134" s="16">
-        <v>1.8392939567565918</v>
+        <v>-2.8710579872131348</v>
       </c>
       <c r="X134" s="16">
-        <v>1.8290836811065674</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-0.63233691453933716</v>
+      </c>
+    </row>
+    <row r="135" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A135" s="18">
-        <v>34335</v>
+        <v>34516</v>
       </c>
       <c r="B135" s="11">
-        <v>55.618999481201172</v>
+        <v>56.182464599609375</v>
       </c>
       <c r="C135" s="12">
-        <v>56.510940551757813</v>
+        <v>58.918777465820313</v>
       </c>
       <c r="D135" s="12">
-        <v>58.061576843261719</v>
+        <v>59.786239624023438</v>
       </c>
       <c r="E135" s="12">
-        <v>51.394874572753906</v>
+        <v>55.556182861328125</v>
       </c>
       <c r="F135" s="12">
-        <v>45.780624389648438</v>
+        <v>48.003860473632813</v>
       </c>
       <c r="G135" s="12">
-        <v>60.537448883056641</v>
+        <v>62.618976593017578</v>
       </c>
       <c r="H135" s="12">
-        <v>62.159557342529297</v>
+        <v>64.000770568847656</v>
       </c>
       <c r="J135" s="17">
-        <v>3.2539360523223877</v>
+        <v>2.4690687656402588</v>
       </c>
       <c r="K135" s="17">
-        <v>4.8379440307617188</v>
+        <v>6.9517784118652344</v>
       </c>
       <c r="L135" s="17">
-        <v>3.4740250110626221</v>
+        <v>5.0021276473999023</v>
       </c>
       <c r="M135" s="17">
-        <v>5.9002256393432617</v>
+        <v>9.0716848373413086</v>
       </c>
       <c r="N135" s="17">
-        <v>2.3047215938568115</v>
+        <v>5.9291648864746094</v>
       </c>
       <c r="O135" s="17">
-        <v>4.9159092903137207</v>
+        <v>4.2568621635437012</v>
       </c>
       <c r="P135" s="17">
-        <v>5.4943780899047852</v>
+        <v>5.1725893020629883</v>
       </c>
       <c r="Q135" s="17"/>
       <c r="R135" s="15">
-        <v>0.62197762727737427</v>
+        <v>0.41699209809303284</v>
       </c>
       <c r="S135" s="16">
-        <v>1.6953046321868896</v>
+        <v>1.2142128944396973</v>
       </c>
       <c r="T135" s="16">
-        <v>1.1104093790054321</v>
+        <v>0.97435581684112549</v>
       </c>
       <c r="U135" s="16">
-        <v>0.94665157794952393</v>
+        <v>2.4464154243469238</v>
       </c>
       <c r="V135" s="16">
-        <v>-0.35386452078819275</v>
+        <v>-1.4597033262252808</v>
       </c>
       <c r="W135" s="16">
-        <v>1.3433312177658081</v>
+        <v>1.5536731481552124</v>
       </c>
       <c r="X135" s="16">
-        <v>1.0758291482925415</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.0958844423294067</v>
+      </c>
+    </row>
+    <row r="136" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A136" s="18">
-        <v>34243</v>
+        <v>34425</v>
       </c>
       <c r="B136" s="11">
-        <v>55.275199890136719</v>
+        <v>55.949161529541016</v>
       </c>
       <c r="C136" s="12">
-        <v>55.568878173828125</v>
+        <v>58.211959838867188</v>
       </c>
       <c r="D136" s="12">
-        <v>57.423938751220703</v>
+        <v>59.209327697753906</v>
       </c>
       <c r="E136" s="12">
-        <v>50.912906646728516</v>
+        <v>54.229503631591797</v>
       </c>
       <c r="F136" s="12">
-        <v>45.943199157714844</v>
+        <v>48.714954376220703</v>
       </c>
       <c r="G136" s="12">
-        <v>59.735008239746094</v>
+        <v>61.660964965820313</v>
       </c>
       <c r="H136" s="12">
-        <v>61.497947692871094</v>
+        <v>63.306999206542969</v>
       </c>
       <c r="J136" s="17">
-        <v>2.656635046005249</v>
+        <v>2.8729448318481445</v>
       </c>
       <c r="K136" s="17">
-        <v>3.733018159866333</v>
+        <v>7.126528263092041</v>
       </c>
       <c r="L136" s="17">
-        <v>2.6375777721405029</v>
+        <v>4.9854602813720703</v>
       </c>
       <c r="M136" s="17">
-        <v>5.2144417762756348</v>
+        <v>9.6903724670410156</v>
       </c>
       <c r="N136" s="17">
-        <v>4.71282958984375</v>
+        <v>8.7168464660644531</v>
       </c>
       <c r="O136" s="17">
-        <v>2.5194840431213379</v>
+        <v>5.1002073287963867</v>
       </c>
       <c r="P136" s="17">
-        <v>5.3477120399475098</v>
+        <v>5.2997188568115234</v>
       </c>
       <c r="Q136" s="17"/>
       <c r="R136" s="15">
-        <v>0.81742721796035767</v>
+        <v>0.59053593873977661</v>
       </c>
       <c r="S136" s="16">
-        <v>0.87842422723770142</v>
+        <v>3.0094006061553955</v>
       </c>
       <c r="T136" s="16">
-        <v>0.85323739051818848</v>
+        <v>1.9874492883682251</v>
       </c>
       <c r="U136" s="16">
-        <v>-4.4529572129249573E-2</v>
+        <v>5.5390095710754395</v>
       </c>
       <c r="V136" s="16">
-        <v>1.3902879953384399</v>
+        <v>6.4247679710388184</v>
       </c>
       <c r="W136" s="16">
-        <v>-0.53858542442321777</v>
+        <v>1.828648567199707</v>
       </c>
       <c r="X136" s="16">
-        <v>1.0875290632247925</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.8499388694763184</v>
+      </c>
+    </row>
+    <row r="137" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A137" s="18">
-        <v>34151</v>
+        <v>34335</v>
       </c>
       <c r="B137" s="11">
-        <v>54.8270263671875</v>
+        <v>55.620700836181641</v>
       </c>
       <c r="C137" s="12">
-        <v>55.084999084472656</v>
+        <v>56.511306762695313</v>
       </c>
       <c r="D137" s="12">
-        <v>56.938121795654297</v>
+        <v>58.055503845214844</v>
       </c>
       <c r="E137" s="12">
-        <v>50.935588836669922</v>
+        <v>51.383373260498047</v>
       </c>
       <c r="F137" s="12">
-        <v>45.313217163085938</v>
+        <v>45.774074554443359</v>
       </c>
       <c r="G137" s="12">
-        <v>60.058475494384766</v>
+        <v>60.553653717041016</v>
       </c>
       <c r="H137" s="12">
-        <v>60.836334228515625</v>
+        <v>62.157131195068359</v>
       </c>
       <c r="J137" s="17">
-        <v>2.3377079963684082</v>
+        <v>3.2480463981628418</v>
       </c>
       <c r="K137" s="17">
-        <v>3.1182360649108887</v>
+        <v>4.8398604393005371</v>
       </c>
       <c r="L137" s="17">
-        <v>2.2353103160858154</v>
+        <v>3.4632000923156738</v>
       </c>
       <c r="M137" s="17">
-        <v>5.2859845161437988</v>
+        <v>5.8885397911071777</v>
       </c>
       <c r="N137" s="17">
-        <v>4.0723519325256348</v>
+        <v>2.2812416553497314</v>
       </c>
       <c r="O137" s="17">
-        <v>4.8089451789855957</v>
+        <v>4.9148497581481934</v>
       </c>
       <c r="P137" s="17">
-        <v>3.4629650115966797</v>
+        <v>5.483482837677002</v>
       </c>
       <c r="Q137" s="17"/>
       <c r="R137" s="15">
-        <v>0.81278008222579956</v>
+        <v>0.62197762727737427</v>
       </c>
       <c r="S137" s="16">
-        <v>1.3791472911834717</v>
+        <v>1.6881234645843506</v>
       </c>
       <c r="T137" s="16">
-        <v>0.95832818746566772</v>
+        <v>1.0998318195343018</v>
       </c>
       <c r="U137" s="16">
-        <v>3.0160608291625977</v>
+        <v>0.92426967620849609</v>
       </c>
       <c r="V137" s="16">
-        <v>1.0995253324508667</v>
+        <v>-0.36483606696128845</v>
       </c>
       <c r="W137" s="16">
-        <v>2.3860020637512207</v>
+        <v>1.3430434465408325</v>
       </c>
       <c r="X137" s="16">
-        <v>1.1858980655670166</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.06538987159729</v>
+      </c>
+    </row>
+    <row r="138" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A138" s="18">
-        <v>34060</v>
+        <v>34243</v>
       </c>
       <c r="B138" s="11">
-        <v>54.384998321533203</v>
+        <v>55.276889801025391</v>
       </c>
       <c r="C138" s="12">
-        <v>54.33563232421875</v>
+        <v>55.573165893554688</v>
       </c>
       <c r="D138" s="12">
-        <v>56.397647857666016</v>
+        <v>57.423938751220703</v>
       </c>
       <c r="E138" s="12">
-        <v>49.444316864013672</v>
+        <v>50.912803649902344</v>
       </c>
       <c r="F138" s="12">
-        <v>44.820404052734375</v>
+        <v>45.941688537597656</v>
       </c>
       <c r="G138" s="12">
-        <v>58.65887451171875</v>
+        <v>59.751167297363281</v>
       </c>
       <c r="H138" s="12">
-        <v>60.123332977294922</v>
+        <v>61.501895904541016</v>
       </c>
       <c r="J138" s="17">
-        <v>2.6715350151062012</v>
+        <v>2.6507861614227295</v>
       </c>
       <c r="K138" s="17">
-        <v>2.8865625858306885</v>
+        <v>3.7342061996459961</v>
       </c>
       <c r="L138" s="17">
-        <v>2.2347054481506348</v>
+        <v>2.6375777721405029</v>
       </c>
       <c r="M138" s="17">
-        <v>3.9084827899932861</v>
+        <v>5.2015023231506348</v>
       </c>
       <c r="N138" s="17">
-        <v>4.6004328727722168</v>
+        <v>4.7238554954528809</v>
       </c>
       <c r="O138" s="17">
-        <v>2.3775947093963623</v>
+        <v>2.5189459323883057</v>
       </c>
       <c r="P138" s="17">
-        <v>4.1040983200073242</v>
+        <v>5.3361191749572754</v>
       </c>
       <c r="Q138" s="17"/>
       <c r="R138" s="15">
-        <v>0.96307414770126343</v>
+        <v>0.81742721796035767</v>
       </c>
       <c r="S138" s="16">
-        <v>0.8023531436920166</v>
+        <v>0.87868553400039673</v>
       </c>
       <c r="T138" s="16">
-        <v>0.50865930318832397</v>
+        <v>0.85323739051818848</v>
       </c>
       <c r="U138" s="16">
-        <v>1.8810616731643677</v>
+        <v>-4.4516127556562424E-2</v>
       </c>
       <c r="V138" s="16">
-        <v>0.1589457094669342</v>
+        <v>1.3786098957061768</v>
       </c>
       <c r="W138" s="16">
-        <v>1.6601992845535278</v>
+        <v>-0.51786637306213379</v>
       </c>
       <c r="X138" s="16">
-        <v>2.0385861396789551</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.0661822557449341</v>
+      </c>
+    </row>
+    <row r="139" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A139" s="18">
-        <v>33970</v>
+        <v>34151</v>
       </c>
       <c r="B139" s="11">
-        <v>53.866226196289063</v>
+        <v>54.828708648681641</v>
       </c>
       <c r="C139" s="12">
-        <v>53.90313720703125</v>
+        <v>55.089103698730469</v>
       </c>
       <c r="D139" s="12">
-        <v>56.112224578857422</v>
+        <v>56.938121795654297</v>
       </c>
       <c r="E139" s="12">
-        <v>48.531410217285156</v>
+        <v>50.935478210449219</v>
       </c>
       <c r="F139" s="12">
-        <v>44.749275207519531</v>
+        <v>45.316944122314453</v>
       </c>
       <c r="G139" s="12">
-        <v>57.700923919677734</v>
+        <v>60.062210083007813</v>
       </c>
       <c r="H139" s="12">
-        <v>58.922153472900391</v>
+        <v>60.85308837890625</v>
       </c>
       <c r="J139" s="17">
-        <v>1.6627049446105957</v>
+        <v>2.3318479061126709</v>
       </c>
       <c r="K139" s="17">
-        <v>2.5415403842926025</v>
+        <v>3.1109724044799805</v>
       </c>
       <c r="L139" s="17">
-        <v>1.8406239748001099</v>
+        <v>2.2353103160858154</v>
       </c>
       <c r="M139" s="17">
-        <v>3.6198523044586182</v>
+        <v>5.2853560447692871</v>
       </c>
       <c r="N139" s="17">
-        <v>6.4796910285949707</v>
+        <v>4.0952072143554688</v>
       </c>
       <c r="O139" s="17">
-        <v>1.4879655838012695</v>
+        <v>4.8089451789855957</v>
       </c>
       <c r="P139" s="17">
-        <v>2.7096695899963379</v>
+        <v>3.4735119342803955</v>
       </c>
       <c r="Q139" s="17"/>
       <c r="R139" s="15">
-        <v>3.9901979267597198E-2</v>
+        <v>0.81278008222579956</v>
       </c>
       <c r="S139" s="16">
-        <v>0.62350022792816162</v>
+        <v>1.37958824634552</v>
       </c>
       <c r="T139" s="16">
-        <v>0.29306879639625549</v>
+        <v>0.95832818746566772</v>
       </c>
       <c r="U139" s="16">
-        <v>0.29294586181640625</v>
+        <v>3.0275223255157471</v>
       </c>
       <c r="V139" s="16">
-        <v>1.9916641712188721</v>
+        <v>1.1335297822952271</v>
       </c>
       <c r="W139" s="16">
-        <v>-0.97149145603179932</v>
+        <v>2.3751516342163086</v>
       </c>
       <c r="X139" s="16">
-        <v>0.93530601263046265</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.2180863618850708</v>
+      </c>
+    </row>
+    <row r="140" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A140" s="18">
-        <v>33878</v>
+        <v>34060</v>
       </c>
       <c r="B140" s="11">
-        <v>53.844741821289063</v>
+        <v>54.386661529541016</v>
       </c>
       <c r="C140" s="12">
-        <v>53.569133758544922</v>
+        <v>54.339443206787109</v>
       </c>
       <c r="D140" s="12">
-        <v>55.948257446289063</v>
+        <v>56.397647857666016</v>
       </c>
       <c r="E140" s="12">
-        <v>48.389656066894531</v>
+        <v>49.438709259033203</v>
       </c>
       <c r="F140" s="12">
-        <v>43.87542724609375</v>
+        <v>44.80902099609375</v>
       </c>
       <c r="G140" s="12">
-        <v>58.266983032226563</v>
+        <v>58.668739318847656</v>
       </c>
       <c r="H140" s="12">
-        <v>58.376155853271484</v>
+        <v>60.120765686035156</v>
       </c>
       <c r="J140" s="17">
-        <v>2.4112591743469238</v>
+        <v>2.6715350151062012</v>
       </c>
       <c r="K140" s="17">
-        <v>2.4905791282653809</v>
+        <v>2.879152774810791</v>
       </c>
       <c r="L140" s="17">
-        <v>1.8799036741256714</v>
+        <v>2.2347054481506348</v>
       </c>
       <c r="M140" s="17">
-        <v>3.6686062812805176</v>
+        <v>3.9084827899932861</v>
       </c>
       <c r="N140" s="17">
-        <v>4.2995138168334961</v>
+        <v>4.6004328727722168</v>
       </c>
       <c r="O140" s="17">
-        <v>3.8930726051330566</v>
+        <v>2.3662221431732178</v>
       </c>
       <c r="P140" s="17">
-        <v>2.2272167205810547</v>
+        <v>4.0814037322998047</v>
       </c>
       <c r="Q140" s="17"/>
       <c r="R140" s="15">
-        <v>0.50421410799026489</v>
+        <v>0.95731532573699951</v>
       </c>
       <c r="S140" s="16">
-        <v>0.28055989742279053</v>
+        <v>0.81061482429504395</v>
       </c>
       <c r="T140" s="16">
-        <v>0.45796334743499756</v>
+        <v>0.50865930318832397</v>
       </c>
       <c r="U140" s="16">
-        <v>2.3437228053808212E-2</v>
+        <v>1.8810616731643677</v>
       </c>
       <c r="V140" s="16">
-        <v>0.77013266086578369</v>
+        <v>0.12484464049339294</v>
       </c>
       <c r="W140" s="16">
-        <v>1.6825828552246094</v>
+        <v>1.6490609645843506</v>
       </c>
       <c r="X140" s="16">
-        <v>-0.72100025415420532</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>2.0276823043823242</v>
+      </c>
+    </row>
+    <row r="141" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A141" s="18">
-        <v>33786</v>
+        <v>33970</v>
       </c>
       <c r="B141" s="11">
-        <v>53.574607849121094</v>
+        <v>53.870948791503906</v>
       </c>
       <c r="C141" s="12">
-        <v>53.419261932373047</v>
+        <v>53.902500152587891</v>
       </c>
       <c r="D141" s="12">
-        <v>55.693202972412109</v>
+        <v>56.112224578857422</v>
       </c>
       <c r="E141" s="12">
-        <v>48.378314971923828</v>
+        <v>48.525905609130859</v>
       </c>
       <c r="F141" s="12">
-        <v>43.540107727050781</v>
+        <v>44.753147125244141</v>
       </c>
       <c r="G141" s="12">
-        <v>57.302814483642578</v>
+        <v>57.716949462890625</v>
       </c>
       <c r="H141" s="12">
-        <v>58.800106048583984</v>
+        <v>58.925937652587891</v>
       </c>
       <c r="J141" s="17">
-        <v>3.3210990428924561</v>
+        <v>1.6685041189193726</v>
       </c>
       <c r="K141" s="17">
-        <v>3.3982582092285156</v>
+        <v>2.5258684158325195</v>
       </c>
       <c r="L141" s="17">
-        <v>2.81390380859375</v>
+        <v>1.8406239748001099</v>
       </c>
       <c r="M141" s="17">
-        <v>4.112267017364502</v>
+        <v>3.6073062419891357</v>
       </c>
       <c r="N141" s="17">
-        <v>2.1575844287872314</v>
+        <v>6.5030789375305176</v>
       </c>
       <c r="O141" s="17">
-        <v>1.0198489427566528</v>
+        <v>1.4765377044677734</v>
       </c>
       <c r="P141" s="17">
-        <v>5.170036792755127</v>
+        <v>2.7096695899963379</v>
       </c>
       <c r="Q141" s="17"/>
       <c r="R141" s="15">
-        <v>1.1416326761245728</v>
+        <v>3.9908405393362045E-2</v>
       </c>
       <c r="S141" s="16">
-        <v>1.1513810157775879</v>
+        <v>0.6157078742980957</v>
       </c>
       <c r="T141" s="16">
-        <v>0.95773094892501831</v>
+        <v>0.29306879639625549</v>
       </c>
       <c r="U141" s="16">
-        <v>1.6682573556900024</v>
+        <v>0.26944205164909363</v>
       </c>
       <c r="V141" s="16">
-        <v>1.6125215291976929</v>
+        <v>2.0145859718322754</v>
       </c>
       <c r="W141" s="16">
-        <v>1.0858903639018536E-2</v>
+        <v>-0.97129219770431519</v>
       </c>
       <c r="X141" s="16">
-        <v>1.8129209280014038</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.9241984486579895</v>
+      </c>
+    </row>
+    <row r="142" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A142" s="18">
-        <v>33695</v>
+        <v>33878</v>
       </c>
       <c r="B142" s="11">
-        <v>52.969886779785156</v>
+        <v>53.849456787109375</v>
       </c>
       <c r="C142" s="12">
-        <v>52.811203002929688</v>
+        <v>53.572650909423828</v>
       </c>
       <c r="D142" s="12">
-        <v>55.164875030517578</v>
+        <v>55.948257446289063</v>
       </c>
       <c r="E142" s="12">
-        <v>47.584484100341797</v>
+        <v>48.3955078125</v>
       </c>
       <c r="F142" s="12">
-        <v>42.849155426025391</v>
+        <v>43.869361877441406</v>
       </c>
       <c r="G142" s="12">
-        <v>57.296592712402344</v>
+        <v>58.283050537109375</v>
       </c>
       <c r="H142" s="12">
-        <v>57.753089904785156</v>
+        <v>58.386329650878906</v>
       </c>
       <c r="J142" s="17">
-        <v>2.3487493991851807</v>
+        <v>2.4170944690704346</v>
       </c>
       <c r="K142" s="17">
-        <v>2.4250462055206299</v>
+        <v>2.4913957118988037</v>
       </c>
       <c r="L142" s="17">
-        <v>1.8956755399703979</v>
+        <v>1.9024372100830078</v>
       </c>
       <c r="M142" s="17">
-        <v>4.0674586296081543</v>
+        <v>3.6803092956542969</v>
       </c>
       <c r="N142" s="17">
-        <v>3.4973597526550293</v>
+        <v>4.299004077911377</v>
       </c>
       <c r="O142" s="17">
-        <v>1.5881795883178711</v>
+        <v>3.8922178745269775</v>
       </c>
       <c r="P142" s="17">
-        <v>2.4965827465057373</v>
+        <v>2.2384676933288574</v>
       </c>
       <c r="Q142" s="17"/>
       <c r="R142" s="15">
-        <v>-2.8968803584575653E-2</v>
+        <v>0.5041852593421936</v>
       </c>
       <c r="S142" s="16">
-        <v>0.46432036161422729</v>
+        <v>0.2726077139377594</v>
       </c>
       <c r="T142" s="16">
-        <v>0.12123110145330429</v>
+        <v>0.45796334743499756</v>
       </c>
       <c r="U142" s="16">
-        <v>1.5980626344680786</v>
+        <v>3.5156190395355225E-2</v>
       </c>
       <c r="V142" s="16">
-        <v>1.958407998085022</v>
+        <v>0.7700427770614624</v>
       </c>
       <c r="W142" s="16">
-        <v>0.77680420875549316</v>
+        <v>1.7042983770370483</v>
       </c>
       <c r="X142" s="16">
-        <v>0.67182409763336182</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-0.72092151641845703</v>
+      </c>
+    </row>
+    <row r="143" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A143" s="18">
-        <v>33604</v>
+        <v>33786</v>
       </c>
       <c r="B143" s="11">
-        <v>52.985237121582031</v>
+        <v>53.579319000244141</v>
       </c>
       <c r="C143" s="12">
-        <v>52.567123413085938</v>
+        <v>53.427005767822266</v>
       </c>
       <c r="D143" s="12">
-        <v>55.098075866699219</v>
+        <v>55.693202972412109</v>
       </c>
       <c r="E143" s="12">
-        <v>46.836017608642578</v>
+        <v>48.378501892089844</v>
       </c>
       <c r="F143" s="12">
-        <v>42.026115417480469</v>
+        <v>43.534130096435547</v>
       </c>
       <c r="G143" s="12">
-        <v>56.854942321777344</v>
+        <v>57.306377410888672</v>
       </c>
       <c r="H143" s="12">
-        <v>57.367679595947266</v>
+        <v>58.810306549072266</v>
       </c>
       <c r="J143" s="17">
-        <v>3.0568959712982178</v>
+        <v>3.3209025859832764</v>
       </c>
       <c r="K143" s="17">
-        <v>2.771038293838501</v>
+        <v>3.4076781272888184</v>
       </c>
       <c r="L143" s="17">
-        <v>2.3809530735015869</v>
+        <v>2.81390380859375</v>
       </c>
       <c r="M143" s="17">
-        <v>2.3670790195465088</v>
+        <v>4.1371726989746094</v>
       </c>
       <c r="N143" s="17">
-        <v>2.8088517189025879</v>
+        <v>2.1695072650909424</v>
       </c>
       <c r="O143" s="17">
-        <v>2.0658831596374512</v>
+        <v>1.0087783336639404</v>
       </c>
       <c r="P143" s="17">
-        <v>3.0817153453826904</v>
+        <v>5.2057075500488281</v>
       </c>
       <c r="Q143" s="17"/>
       <c r="R143" s="15">
-        <v>0.77650737762451172</v>
+        <v>1.147424578666687</v>
       </c>
       <c r="S143" s="16">
-        <v>0.57349222898483276</v>
+        <v>1.1516610383987427</v>
       </c>
       <c r="T143" s="16">
-        <v>0.33175167441368103</v>
+        <v>0.95773094892501831</v>
       </c>
       <c r="U143" s="16">
-        <v>0.34013456106185913</v>
+        <v>1.6801760196685791</v>
       </c>
       <c r="V143" s="16">
-        <v>-9.6620567142963409E-2</v>
+        <v>1.6243808269500732</v>
       </c>
       <c r="W143" s="16">
-        <v>1.3753303289413452</v>
+        <v>-1.0848266072571278E-2</v>
       </c>
       <c r="X143" s="16">
-        <v>0.46118786931037903</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:25" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.8127279281616211</v>
+      </c>
+    </row>
+    <row r="144" spans="1:25" ht="15" x14ac:dyDescent="0.25">
       <c r="A144" s="18">
-        <v>33512</v>
+        <v>33695</v>
       </c>
       <c r="B144" s="11">
-        <v>52.576972961425781</v>
+        <v>52.971511840820313</v>
       </c>
       <c r="C144" s="12">
-        <v>52.267372131347656</v>
+        <v>52.818710327148438</v>
       </c>
       <c r="D144" s="12">
-        <v>54.9158935546875</v>
+        <v>55.164875030517578</v>
       </c>
       <c r="E144" s="12">
-        <v>46.677249908447266</v>
+        <v>47.579090118408203</v>
       </c>
       <c r="F144" s="12">
-        <v>42.066761016845703</v>
+        <v>42.838275909423828</v>
       </c>
       <c r="G144" s="12">
-        <v>56.083606719970703</v>
+        <v>57.312595367431641</v>
       </c>
       <c r="H144" s="12">
-        <v>57.104320526123047</v>
+        <v>57.763217926025391</v>
       </c>
       <c r="J144" s="17">
-        <v>3.1185986995697021</v>
+        <v>2.3487493991851807</v>
       </c>
       <c r="K144" s="17">
-        <v>2.6059167385101318</v>
+        <v>2.4341614246368408</v>
       </c>
       <c r="L144" s="17">
-        <v>3.1128888130187988</v>
+        <v>1.9071090221405029</v>
       </c>
       <c r="M144" s="17">
-        <v>1.0557336807250977</v>
+        <v>4.0674586296081543</v>
       </c>
       <c r="N144" s="17">
-        <v>6.5225772857666016</v>
+        <v>3.4846580028533936</v>
       </c>
       <c r="O144" s="17">
-        <v>0.7824777364730835</v>
+        <v>1.5990262031555176</v>
       </c>
       <c r="P144" s="17">
-        <v>3.3720948696136475</v>
+        <v>2.4962894916534424</v>
       </c>
       <c r="Q144" s="17"/>
       <c r="R144" s="15">
-        <v>1.3971114158630371</v>
+        <v>-2.8968803584575653E-2</v>
       </c>
       <c r="S144" s="16">
-        <v>1.1686663627624512</v>
+        <v>0.46443384885787964</v>
       </c>
       <c r="T144" s="16">
-        <v>1.3789275884628296</v>
+        <v>0.12123110145330429</v>
       </c>
       <c r="U144" s="16">
-        <v>0.45149818062782288</v>
+        <v>1.5857614278793335</v>
       </c>
       <c r="V144" s="16">
-        <v>-1.2993161678314209</v>
+        <v>1.9460811614990234</v>
       </c>
       <c r="W144" s="16">
-        <v>-1.1295084953308105</v>
+        <v>0.76560968160629272</v>
       </c>
       <c r="X144" s="16">
-        <v>2.1369493007659912</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.68301492929458618</v>
+      </c>
+    </row>
+    <row r="145" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A145" s="18">
-        <v>33420</v>
+        <v>33604</v>
       </c>
       <c r="B145" s="11">
-        <v>51.852535247802734</v>
+        <v>52.986858367919922</v>
       </c>
       <c r="C145" s="12">
-        <v>51.663597106933594</v>
+        <v>52.574539184570313</v>
       </c>
       <c r="D145" s="12">
-        <v>54.168941497802734</v>
+        <v>55.098075866699219</v>
       </c>
       <c r="E145" s="12">
-        <v>46.467449188232422</v>
+        <v>46.836376190185547</v>
       </c>
       <c r="F145" s="12">
-        <v>42.620532989501953</v>
+        <v>42.020519256591797</v>
       </c>
       <c r="G145" s="12">
-        <v>56.724311828613281</v>
+        <v>56.877140045166016</v>
       </c>
       <c r="H145" s="12">
-        <v>55.909561157226563</v>
+        <v>57.371360778808594</v>
       </c>
       <c r="J145" s="17">
-        <v>1.3013482093811035</v>
+        <v>3.0568959712982178</v>
       </c>
       <c r="K145" s="17">
-        <v>1.0384371280670166</v>
+        <v>2.7717344760894775</v>
       </c>
       <c r="L145" s="17">
-        <v>1.0650292634963989</v>
+        <v>2.3809530735015869</v>
       </c>
       <c r="M145" s="17">
-        <v>1.5363621711730957</v>
+        <v>2.3794746398925781</v>
       </c>
       <c r="N145" s="17">
-        <v>6.798213005065918</v>
+        <v>2.7957255840301514</v>
       </c>
       <c r="O145" s="17">
-        <v>1.6951091289520264</v>
+        <v>2.0879888534545898</v>
       </c>
       <c r="P145" s="17">
-        <v>0.10351233184337616</v>
+        <v>3.0817153453826904</v>
       </c>
       <c r="Q145" s="17"/>
       <c r="R145" s="15">
-        <v>0.18979363143444061</v>
+        <v>0.77650737762451172</v>
       </c>
       <c r="S145" s="16">
-        <v>0.19931721687316895</v>
+        <v>0.58187735080718994</v>
       </c>
       <c r="T145" s="16">
-        <v>5.6080114096403122E-2</v>
+        <v>0.35394278168678284</v>
       </c>
       <c r="U145" s="16">
-        <v>1.6245009899139404</v>
+        <v>0.34009325504302979</v>
       </c>
       <c r="V145" s="16">
-        <v>2.9451487064361572</v>
+        <v>-9.6599690616130829E-2</v>
       </c>
       <c r="W145" s="16">
-        <v>0.57351303100585938</v>
+        <v>1.386116623878479</v>
       </c>
       <c r="X145" s="16">
-        <v>-0.77519410848617554</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.46118786931037903</v>
+      </c>
+    </row>
+    <row r="146" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A146" s="18">
-        <v>33329</v>
+        <v>33512</v>
       </c>
       <c r="B146" s="11">
-        <v>51.754310607910156</v>
+        <v>52.578582763671875</v>
       </c>
       <c r="C146" s="12">
-        <v>51.560829162597656</v>
+        <v>52.270389556884766</v>
       </c>
       <c r="D146" s="12">
-        <v>54.138580322265625</v>
+        <v>54.903751373291016</v>
       </c>
       <c r="E146" s="12">
-        <v>45.724655151367188</v>
+        <v>46.677627563476563</v>
       </c>
       <c r="F146" s="12">
-        <v>41.401206970214844</v>
+        <v>42.061153411865234</v>
       </c>
       <c r="G146" s="12">
-        <v>56.400848388671875</v>
+        <v>56.099533081054688</v>
       </c>
       <c r="H146" s="12">
-        <v>56.346355438232422</v>
+        <v>57.107986450195313</v>
       </c>
       <c r="J146" s="17">
-        <v>1.7255946397781372</v>
+        <v>3.1185986995697021</v>
       </c>
       <c r="K146" s="17">
-        <v>0.82056713104248047</v>
+        <v>2.5981638431549072</v>
       </c>
       <c r="L146" s="17">
-        <v>1.1918309926986694</v>
+        <v>3.078331470489502</v>
       </c>
       <c r="M146" s="17">
-        <v>-1.4301408529281616</v>
+        <v>1.0556039810180664</v>
       </c>
       <c r="N146" s="17">
-        <v>2.2074432373046875</v>
+        <v>6.5217390060424805</v>
       </c>
       <c r="O146" s="17">
-        <v>2.8470897674560547</v>
+        <v>0.79356104135513306</v>
       </c>
       <c r="P146" s="17">
-        <v>0.96685540676116943</v>
+        <v>3.3480644226074219</v>
       </c>
       <c r="Q146" s="17"/>
       <c r="R146" s="15">
-        <v>0.66272646188735962</v>
+        <v>1.3911124467849731</v>
       </c>
       <c r="S146" s="16">
-        <v>0.80368918180465698</v>
+        <v>1.1690540313720703</v>
       </c>
       <c r="T146" s="16">
-        <v>0.59805774688720703</v>
+        <v>1.356509804725647</v>
       </c>
       <c r="U146" s="16">
-        <v>-6.1969328671693802E-2</v>
+        <v>0.4759572446346283</v>
       </c>
       <c r="V146" s="16">
-        <v>1.2801376581192017</v>
+        <v>-1.2874023914337158</v>
       </c>
       <c r="W146" s="16">
-        <v>1.2506924867630005</v>
+        <v>-1.1184173822402954</v>
       </c>
       <c r="X146" s="16">
-        <v>1.2465394735336304</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>2.160428524017334</v>
+      </c>
+    </row>
+    <row r="147" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A147" s="18">
-        <v>33239</v>
+        <v>33420</v>
       </c>
       <c r="B147" s="11">
-        <v>51.413578033447266</v>
+        <v>51.857192993164063</v>
       </c>
       <c r="C147" s="12">
-        <v>51.149745941162109</v>
+        <v>51.6663818359375</v>
       </c>
       <c r="D147" s="12">
-        <v>53.816726684570313</v>
+        <v>54.168941497802734</v>
       </c>
       <c r="E147" s="12">
-        <v>45.753005981445313</v>
+        <v>46.456516265869141</v>
       </c>
       <c r="F147" s="12">
-        <v>40.877914428710938</v>
+        <v>42.609710693359375</v>
       </c>
       <c r="G147" s="12">
-        <v>55.704158782958984</v>
+        <v>56.734058380126953</v>
       </c>
       <c r="H147" s="12">
-        <v>55.652622222900391</v>
+        <v>55.900299072265625</v>
       </c>
       <c r="J147" s="17">
-        <v>1.4844961166381836</v>
+        <v>1.3012702465057373</v>
       </c>
       <c r="K147" s="17">
-        <v>-0.3503844141960144</v>
+        <v>1.0387850999832153</v>
       </c>
       <c r="L147" s="17">
-        <v>-0.27008536458015442</v>
+        <v>1.0650292634963989</v>
       </c>
       <c r="M147" s="17">
-        <v>0.58589029312133789</v>
+        <v>1.5239789485931396</v>
       </c>
       <c r="N147" s="17">
-        <v>2.6799368858337402</v>
+        <v>6.7846255302429199</v>
       </c>
       <c r="O147" s="17">
-        <v>-1.3005623817443848</v>
+        <v>1.6949114799499512</v>
       </c>
       <c r="P147" s="17">
-        <v>-0.73327153921127319</v>
+        <v>8.0505691468715668E-2</v>
       </c>
       <c r="Q147" s="17"/>
       <c r="R147" s="15">
-        <v>0.83684486150741577</v>
+        <v>0.19572156667709351</v>
       </c>
       <c r="S147" s="16">
-        <v>0.41190135478973389</v>
+        <v>0.1993834525346756</v>
       </c>
       <c r="T147" s="16">
-        <v>1.0490374565124512</v>
+        <v>6.7307114601135254E-2</v>
       </c>
       <c r="U147" s="16">
-        <v>-0.94524508714675903</v>
+        <v>1.6121069192886353</v>
       </c>
       <c r="V147" s="16">
-        <v>3.5121517181396484</v>
+        <v>2.9325146675109863</v>
       </c>
       <c r="W147" s="16">
-        <v>0.10060805827379227</v>
+        <v>0.57344138622283936</v>
       </c>
       <c r="X147" s="16">
-        <v>0.74418532848358154</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-0.80930888652801514</v>
+      </c>
+    </row>
+    <row r="148" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A148" s="18">
-        <v>33147</v>
+        <v>33329</v>
       </c>
       <c r="B148" s="11">
-        <v>50.986896514892578</v>
+        <v>51.755893707275391</v>
       </c>
       <c r="C148" s="12">
-        <v>50.939922332763672</v>
+        <v>51.563571929931641</v>
       </c>
       <c r="D148" s="12">
-        <v>53.258029937744141</v>
+        <v>54.13250732421875</v>
       </c>
       <c r="E148" s="12">
-        <v>46.189613342285156</v>
+        <v>45.719467163085938</v>
       </c>
       <c r="F148" s="12">
-        <v>39.490932464599609</v>
+        <v>41.395774841308594</v>
       </c>
       <c r="G148" s="12">
-        <v>55.648174285888672</v>
+        <v>56.410575866699219</v>
       </c>
       <c r="H148" s="12">
-        <v>55.241523742675781</v>
+        <v>56.356399536132813</v>
       </c>
       <c r="J148" s="17">
-        <v>1.2126046419143677</v>
+        <v>1.7255946397781372</v>
       </c>
       <c r="K148" s="17">
-        <v>-0.78398865461349487</v>
+        <v>0.8123963475227356</v>
       </c>
       <c r="L148" s="17">
-        <v>-1.2609803676605225</v>
+        <v>1.1804777383804321</v>
       </c>
       <c r="M148" s="17">
-        <v>2.080195426940918</v>
+        <v>-1.4421905279159546</v>
       </c>
       <c r="N148" s="17">
-        <v>-4.0370330810546875</v>
+        <v>2.1943573951721191</v>
       </c>
       <c r="O148" s="17">
-        <v>1.7053205966949463</v>
+        <v>2.8584353923797607</v>
       </c>
       <c r="P148" s="17">
-        <v>-0.39378777146339417</v>
+        <v>0.96674412488937378</v>
       </c>
       <c r="Q148" s="17"/>
       <c r="R148" s="15">
-        <v>-0.38980144262313843</v>
+        <v>0.66272646188735962</v>
       </c>
       <c r="S148" s="16">
-        <v>-0.37685668468475342</v>
+        <v>0.79551547765731812</v>
       </c>
       <c r="T148" s="16">
-        <v>-0.63449490070343018</v>
+        <v>0.58677119016647339</v>
       </c>
       <c r="U148" s="16">
-        <v>0.92925286293029785</v>
+        <v>-6.1969328671693802E-2</v>
       </c>
       <c r="V148" s="16">
-        <v>-1.043920636177063</v>
+        <v>1.2673914432525635</v>
       </c>
       <c r="W148" s="16">
-        <v>-0.23419101536273956</v>
+        <v>1.2505613565444946</v>
       </c>
       <c r="X148" s="16">
-        <v>-1.0925785303115845</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.2580839395523071</v>
+      </c>
+    </row>
+    <row r="149" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A149" s="18">
-        <v>33055</v>
+        <v>33239</v>
       </c>
       <c r="B149" s="11">
-        <v>51.186420440673828</v>
+        <v>51.415153503417969</v>
       </c>
       <c r="C149" s="12">
-        <v>51.132617950439453</v>
+        <v>51.156612396240234</v>
       </c>
       <c r="D149" s="12">
-        <v>53.598106384277344</v>
+        <v>53.816726684570313</v>
       </c>
       <c r="E149" s="12">
-        <v>45.76434326171875</v>
+        <v>45.747817993164063</v>
       </c>
       <c r="F149" s="12">
-        <v>39.907535552978516</v>
+        <v>40.877693176269531</v>
       </c>
       <c r="G149" s="12">
-        <v>55.778800964355469</v>
+        <v>55.713840484619141</v>
       </c>
       <c r="H149" s="12">
-        <v>55.851749420166016</v>
+        <v>55.656196594238281</v>
       </c>
       <c r="J149" s="17">
-        <v>2.4451653957366943</v>
+        <v>1.4783413410186768</v>
       </c>
       <c r="K149" s="17">
-        <v>0.10059749335050583</v>
+        <v>-0.29222550988197327</v>
       </c>
       <c r="L149" s="17">
-        <v>-0.27118402719497681</v>
+        <v>-0.27008536458015442</v>
       </c>
       <c r="M149" s="17">
-        <v>1.5347858667373657</v>
+        <v>0.58589029312133789</v>
       </c>
       <c r="N149" s="17">
-        <v>-1.8247706890106201</v>
+        <v>2.70546555519104</v>
       </c>
       <c r="O149" s="17">
-        <v>1.2762562036514282</v>
+        <v>-1.3004190921783447</v>
       </c>
       <c r="P149" s="17">
-        <v>0.42734476923942566</v>
+        <v>-0.36798492074012756</v>
       </c>
       <c r="Q149" s="17"/>
       <c r="R149" s="15">
-        <v>0.60938483476638794</v>
+        <v>0.83684486150741577</v>
       </c>
       <c r="S149" s="16">
-        <v>-1.6743401065468788E-2</v>
+        <v>0.41200527548789978</v>
       </c>
       <c r="T149" s="16">
-        <v>0.18161596357822418</v>
+        <v>1.0375142097473145</v>
       </c>
       <c r="U149" s="16">
-        <v>-1.3445770740509033</v>
+        <v>-0.95740610361099243</v>
       </c>
       <c r="V149" s="16">
-        <v>-1.4799952507019043</v>
+        <v>3.5245761871337891</v>
       </c>
       <c r="W149" s="16">
-        <v>1.7127885818481445</v>
+        <v>0.10058828443288803</v>
       </c>
       <c r="X149" s="16">
-        <v>8.0570556223392487E-2</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.72076582908630371</v>
+      </c>
+    </row>
+    <row r="150" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A150" s="18">
-        <v>32964</v>
+        <v>33147</v>
       </c>
       <c r="B150" s="11">
-        <v>50.876388549804688</v>
+        <v>50.988456726074219</v>
       </c>
       <c r="C150" s="12">
-        <v>51.141181945800781</v>
+        <v>50.946708679199219</v>
       </c>
       <c r="D150" s="12">
-        <v>53.500942230224609</v>
+        <v>53.264102935791016</v>
       </c>
       <c r="E150" s="12">
-        <v>46.388069152832031</v>
+        <v>46.190044403076172</v>
       </c>
       <c r="F150" s="12">
-        <v>40.507038116455078</v>
+        <v>39.485980987548828</v>
       </c>
       <c r="G150" s="12">
-        <v>54.839515686035156</v>
+        <v>55.657855987548828</v>
       </c>
       <c r="H150" s="12">
-        <v>55.806785583496094</v>
+        <v>55.257915496826172</v>
       </c>
       <c r="J150" s="17">
-        <v>3.9969947338104248</v>
+        <v>1.2064410448074341</v>
       </c>
       <c r="K150" s="17">
-        <v>-0.21722961962223053</v>
+        <v>-0.77590548992156982</v>
       </c>
       <c r="L150" s="17">
-        <v>-0.28296548128128052</v>
+        <v>-1.2385976314544678</v>
       </c>
       <c r="M150" s="17">
-        <v>2.0329225063323975</v>
+        <v>2.0927295684814453</v>
       </c>
       <c r="N150" s="17">
-        <v>0.13815701007843018</v>
+        <v>-4.0365438461303711</v>
       </c>
       <c r="O150" s="17">
-        <v>-0.1019788533449173</v>
+        <v>1.7051267623901367</v>
       </c>
       <c r="P150" s="17">
-        <v>1.2351404428482056</v>
+        <v>-0.37062740325927734</v>
       </c>
       <c r="Q150" s="17"/>
       <c r="R150" s="15">
-        <v>0.42414700984954834</v>
+        <v>-0.39577141404151917</v>
       </c>
       <c r="S150" s="16">
-        <v>-0.36706635355949402</v>
+        <v>-0.36860385537147522</v>
       </c>
       <c r="T150" s="16">
-        <v>-0.85528033971786499</v>
+        <v>-0.62316226959228516</v>
       </c>
       <c r="U150" s="16">
-        <v>1.9820448160171509</v>
+        <v>0.94164556264877319</v>
       </c>
       <c r="V150" s="16">
-        <v>1.7483445405960083</v>
+        <v>-1.0437878370285034</v>
       </c>
       <c r="W150" s="16">
-        <v>-2.8325798511505127</v>
+        <v>-0.23416490852832794</v>
       </c>
       <c r="X150" s="16">
-        <v>-0.45829689502716064</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-1.0695805549621582</v>
+      </c>
+    </row>
+    <row r="151" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A151" s="18">
-        <v>32874</v>
+        <v>33055</v>
       </c>
       <c r="B151" s="11">
-        <v>50.661510467529297</v>
+        <v>51.191059112548828</v>
       </c>
       <c r="C151" s="12">
-        <v>51.329593658447266</v>
+        <v>51.135196685791016</v>
       </c>
       <c r="D151" s="12">
-        <v>53.962471008300781</v>
+        <v>53.598106384277344</v>
       </c>
       <c r="E151" s="12">
-        <v>45.486503601074219</v>
+        <v>45.7591552734375</v>
       </c>
       <c r="F151" s="12">
-        <v>39.811004638671875</v>
+        <v>39.902477264404297</v>
       </c>
       <c r="G151" s="12">
-        <v>56.43817138671875</v>
+        <v>55.788490295410156</v>
       </c>
       <c r="H151" s="12">
-        <v>56.063720703125</v>
+        <v>55.855335235595703</v>
       </c>
       <c r="J151" s="17">
-        <v>4.9605617523193359</v>
+        <v>2.4450151920318604</v>
       </c>
       <c r="K151" s="17">
-        <v>1.8177179098129272</v>
+        <v>8.38484987616539E-2</v>
       </c>
       <c r="L151" s="17">
-        <v>1.1266618967056274</v>
+        <v>-0.27118402719497681</v>
       </c>
       <c r="M151" s="17">
-        <v>4.3987569808959961</v>
+        <v>1.522011399269104</v>
       </c>
       <c r="N151" s="17">
-        <v>-2.294259786605835</v>
+        <v>-1.8122791051864624</v>
       </c>
       <c r="O151" s="17">
-        <v>5.6105222702026367</v>
+        <v>1.2761120796203613</v>
       </c>
       <c r="P151" s="17">
-        <v>2.3932437896728516</v>
+        <v>0.40415528416633606</v>
       </c>
       <c r="Q151" s="17"/>
       <c r="R151" s="15">
-        <v>0.56668859720230103</v>
+        <v>0.61541509628295898</v>
       </c>
       <c r="S151" s="16">
-        <v>-2.5019831955432892E-2</v>
+        <v>-2.5124605745077133E-2</v>
       </c>
       <c r="T151" s="16">
-        <v>4.5035932213068008E-2</v>
+        <v>0.18161596357822418</v>
       </c>
       <c r="U151" s="16">
-        <v>0.52631348371505737</v>
+        <v>-1.3566372394561768</v>
       </c>
       <c r="V151" s="16">
-        <v>-3.259258508682251</v>
+        <v>-1.4921660423278809</v>
       </c>
       <c r="W151" s="16">
-        <v>3.1491634845733643</v>
+        <v>1.724134087562561</v>
       </c>
       <c r="X151" s="16">
-        <v>1.0887218713760376</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>6.9050014019012451E-2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A152" s="18">
-        <v>32782</v>
+        <v>32964</v>
       </c>
       <c r="B152" s="11">
-        <v>50.376033782958984</v>
+        <v>50.877948760986328</v>
       </c>
       <c r="C152" s="12">
-        <v>51.342441558837891</v>
+        <v>51.148048400878906</v>
       </c>
       <c r="D152" s="12">
-        <v>53.938179016113281</v>
+        <v>53.500942230224609</v>
       </c>
       <c r="E152" s="12">
-        <v>45.248355865478516</v>
+        <v>46.388477325439453</v>
       </c>
       <c r="F152" s="12">
-        <v>41.152263641357422</v>
+        <v>40.506908416748047</v>
       </c>
       <c r="G152" s="12">
-        <v>54.715103149414063</v>
+        <v>54.842926025390625</v>
       </c>
       <c r="H152" s="12">
-        <v>55.459918975830078</v>
+        <v>55.816791534423828</v>
       </c>
       <c r="J152" s="17">
-        <v>5.6116876602172852</v>
+        <v>3.9904632568359375</v>
       </c>
       <c r="K152" s="17">
-        <v>1.1558278799057007</v>
+        <v>-0.21728408336639404</v>
       </c>
       <c r="L152" s="17">
-        <v>1.2655348777770996</v>
+        <v>-0.28296548128128052</v>
       </c>
       <c r="M152" s="17">
-        <v>0.50378024578094482</v>
+        <v>2.0453970432281494</v>
       </c>
       <c r="N152" s="17">
-        <v>4.435279369354248</v>
+        <v>0.16327209770679474</v>
       </c>
       <c r="O152" s="17">
-        <v>-0.20422090590000153</v>
+        <v>-0.21504789590835571</v>
       </c>
       <c r="P152" s="17">
-        <v>-0.34626391530036926</v>
+        <v>1.2349965572357178</v>
       </c>
       <c r="Q152" s="17"/>
       <c r="R152" s="15">
-        <v>0.82324522733688354</v>
+        <v>0.41805660724639893</v>
       </c>
       <c r="S152" s="16">
-        <v>0.51135939359664917</v>
+        <v>-0.30892136693000793</v>
       </c>
       <c r="T152" s="16">
-        <v>0.36158156394958496</v>
+        <v>-0.85528033971786499</v>
       </c>
       <c r="U152" s="16">
-        <v>0.38999268412590027</v>
+        <v>1.9945131540298462</v>
       </c>
       <c r="V152" s="16">
-        <v>1.2373425960540771</v>
+        <v>1.7738634347915649</v>
       </c>
       <c r="W152" s="16">
-        <v>-0.65507322549819946</v>
+        <v>-2.8432822227478027</v>
       </c>
       <c r="X152" s="16">
-        <v>-0.27720662951469421</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-8.0496430397033691E-2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A153" s="18">
-        <v>32690</v>
+        <v>32874</v>
       </c>
       <c r="B153" s="11">
-        <v>49.964702606201172</v>
+        <v>50.666133880615234</v>
       </c>
       <c r="C153" s="12">
-        <v>51.081233978271484</v>
+        <v>51.306545257568359</v>
       </c>
       <c r="D153" s="12">
-        <v>53.743850708007813</v>
+        <v>53.962471008300781</v>
       </c>
       <c r="E153" s="12">
-        <v>45.072578430175781</v>
+        <v>45.481346130371094</v>
       </c>
       <c r="F153" s="12">
-        <v>40.6492919921875</v>
+        <v>39.800891876220703</v>
       </c>
       <c r="G153" s="12">
-        <v>55.075893402099609</v>
+        <v>56.447898864746094</v>
       </c>
       <c r="H153" s="12">
-        <v>55.614082336425781</v>
+        <v>55.861759185791016</v>
       </c>
       <c r="J153" s="17">
-        <v>5.7016677856445313</v>
+        <v>4.9602560997009277</v>
       </c>
       <c r="K153" s="17">
-        <v>1.7832798957824707</v>
+        <v>1.7673499584197998</v>
       </c>
       <c r="L153" s="17">
-        <v>1.0504660606384277</v>
+        <v>1.1381744146347046</v>
       </c>
       <c r="M153" s="17">
-        <v>4.937291145324707</v>
+        <v>4.385169506072998</v>
       </c>
       <c r="N153" s="17">
-        <v>3.1588506698608398</v>
+        <v>-2.3186244964599609</v>
       </c>
       <c r="O153" s="17">
-        <v>4.5583381652832031</v>
+        <v>5.5975766181945801</v>
       </c>
       <c r="P153" s="17">
-        <v>1.2039728164672852</v>
+        <v>2.0178334712982178</v>
       </c>
       <c r="Q153" s="17"/>
       <c r="R153" s="15">
-        <v>2.1334061622619629</v>
+        <v>0.56666338443756104</v>
       </c>
       <c r="S153" s="16">
-        <v>-0.33419793844223022</v>
+        <v>-7.5090914964675903E-2</v>
       </c>
       <c r="T153" s="16">
-        <v>0.16978101432323456</v>
+        <v>5.6303404271602631E-2</v>
       </c>
       <c r="U153" s="16">
-        <v>-0.86056679487228394</v>
+        <v>0.52631348371505737</v>
       </c>
       <c r="V153" s="16">
-        <v>0.48982590436935425</v>
+        <v>-3.2712028026580811</v>
       </c>
       <c r="W153" s="16">
-        <v>0.32861292362213135</v>
+        <v>3.1487967967987061</v>
       </c>
       <c r="X153" s="16">
-        <v>0.88557696342468262</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.71809446811676025</v>
+      </c>
+    </row>
+    <row r="154" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A154" s="18">
-        <v>32599</v>
+        <v>32782</v>
       </c>
       <c r="B154" s="11">
-        <v>48.921016693115234</v>
+        <v>50.380645751953125</v>
       </c>
       <c r="C154" s="12">
-        <v>51.252517700195313</v>
+        <v>51.345100402832031</v>
       </c>
       <c r="D154" s="12">
-        <v>53.652759552001953</v>
+        <v>53.932106018066406</v>
       </c>
       <c r="E154" s="12">
-        <v>45.463825225830078</v>
+        <v>45.24322509765625</v>
       </c>
       <c r="F154" s="12">
-        <v>40.451152801513672</v>
+        <v>41.146892547607422</v>
       </c>
       <c r="G154" s="12">
-        <v>54.895496368408203</v>
+        <v>54.724727630615234</v>
       </c>
       <c r="H154" s="12">
-        <v>55.125900268554688</v>
+        <v>55.463478088378906</v>
       </c>
       <c r="J154" s="17">
-        <v>4.5734915733337402</v>
+        <v>5.6113266944885254</v>
       </c>
       <c r="K154" s="17">
-        <v>1.4666017293930054</v>
+        <v>1.1476798057556152</v>
       </c>
       <c r="L154" s="17">
-        <v>0.71819108724594116</v>
+        <v>1.2541311979293823</v>
       </c>
       <c r="M154" s="17">
-        <v>6.2831358909606934</v>
+        <v>0.50378024578094482</v>
       </c>
       <c r="N154" s="17">
-        <v>4.9288425445556641</v>
+        <v>4.4481754302978516</v>
       </c>
       <c r="O154" s="17">
-        <v>2.2951240539550781</v>
+        <v>-0.21551999449729919</v>
       </c>
       <c r="P154" s="17">
-        <v>-0.40617206692695618</v>
+        <v>-0.34626391530036926</v>
       </c>
       <c r="Q154" s="17"/>
       <c r="R154" s="15">
-        <v>1.3546104431152344</v>
+        <v>0.82319468259811401</v>
       </c>
       <c r="S154" s="16">
-        <v>1.664825439453125</v>
+        <v>0.49467927217483521</v>
       </c>
       <c r="T154" s="16">
-        <v>0.5462566614151001</v>
+        <v>0.35027971863746643</v>
       </c>
       <c r="U154" s="16">
-        <v>4.3466997146606445</v>
+        <v>0.37736234068870544</v>
       </c>
       <c r="V154" s="16">
-        <v>-0.72318482398986816</v>
+        <v>1.2498437166213989</v>
       </c>
       <c r="W154" s="16">
-        <v>2.7237763404846191</v>
+        <v>-0.65499919652938843</v>
       </c>
       <c r="X154" s="16">
-        <v>0.68043386936187744</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-0.30023342370986938</v>
+      </c>
+    </row>
+    <row r="155" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A155" s="18">
-        <v>32509</v>
+        <v>32690</v>
       </c>
       <c r="B155" s="11">
-        <v>48.267185211181641</v>
+        <v>49.96929931640625</v>
       </c>
       <c r="C155" s="12">
-        <v>50.413223266601563</v>
+        <v>51.092357635498047</v>
       </c>
       <c r="D155" s="12">
-        <v>53.361270904541016</v>
+        <v>53.743850708007813</v>
       </c>
       <c r="E155" s="12">
-        <v>43.569969177246094</v>
+        <v>45.073135375976563</v>
       </c>
       <c r="F155" s="12">
-        <v>40.745819091796875</v>
+        <v>40.638969421386719</v>
       </c>
       <c r="G155" s="12">
-        <v>53.439914703369141</v>
+        <v>55.085536956787109</v>
       </c>
       <c r="H155" s="12">
-        <v>54.753341674804688</v>
+        <v>55.630500793457031</v>
       </c>
       <c r="J155" s="17">
-        <v>5.2476654052734375</v>
+        <v>5.7012977600097656</v>
       </c>
       <c r="K155" s="17">
-        <v>0.77897936105728149</v>
+        <v>1.8009499311447144</v>
       </c>
       <c r="L155" s="17">
-        <v>0.67598986625671387</v>
+        <v>1.0620079040527344</v>
       </c>
       <c r="M155" s="17">
-        <v>10.19646167755127</v>
+        <v>4.9366388320922852</v>
       </c>
       <c r="N155" s="17">
-        <v>-4.2616686820983887</v>
+        <v>3.1455490589141846</v>
       </c>
       <c r="O155" s="17">
-        <v>1.4645158052444458</v>
+        <v>4.5577998161315918</v>
       </c>
       <c r="P155" s="17">
-        <v>-1.7066459655761719</v>
+        <v>1.2036914825439453</v>
       </c>
       <c r="Q155" s="17"/>
       <c r="R155" s="15">
-        <v>1.1905567646026611</v>
+        <v>2.1332623958587646</v>
       </c>
       <c r="S155" s="16">
-        <v>-0.67493075132369995</v>
+        <v>-0.32592931389808655</v>
       </c>
       <c r="T155" s="16">
-        <v>0.18242351710796356</v>
+        <v>0.16978101432323456</v>
       </c>
       <c r="U155" s="16">
-        <v>-3.2241878509521484</v>
+        <v>-0.84809219837188721</v>
       </c>
       <c r="V155" s="16">
-        <v>3.403815746307373</v>
+        <v>0.48982590436935425</v>
       </c>
       <c r="W155" s="16">
-        <v>-2.5300610065460205</v>
+        <v>0.22637756168842316</v>
       </c>
       <c r="X155" s="16">
-        <v>-1.6158835887908936</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.89711827039718628</v>
+      </c>
+    </row>
+    <row r="156" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A156" s="18">
-        <v>32417</v>
+        <v>32599</v>
       </c>
       <c r="B156" s="11">
-        <v>47.699298858642578</v>
+        <v>48.925590515136719</v>
       </c>
       <c r="C156" s="12">
-        <v>50.755790710449219</v>
+        <v>51.259426116943359</v>
       </c>
       <c r="D156" s="12">
-        <v>53.264102935791016</v>
+        <v>53.652759552001953</v>
       </c>
       <c r="E156" s="12">
-        <v>45.021549224853516</v>
+        <v>45.458667755126953</v>
       </c>
       <c r="F156" s="12">
-        <v>39.404560089111328</v>
+        <v>40.440879821777344</v>
       </c>
       <c r="G156" s="12">
-        <v>54.827072143554688</v>
+        <v>54.96112060546875</v>
       </c>
       <c r="H156" s="12">
-        <v>55.652622222900391</v>
+        <v>55.1358642578125</v>
       </c>
       <c r="J156" s="17">
-        <v>5.6212644577026367</v>
+        <v>4.5663342475891113</v>
       </c>
       <c r="K156" s="17">
-        <v>1.9700627326965332</v>
+        <v>1.4669747352600098</v>
       </c>
       <c r="L156" s="17">
-        <v>1.4692232608795166</v>
+        <v>0.71819108724594116</v>
       </c>
       <c r="M156" s="17">
-        <v>9.1859188079833984</v>
+        <v>6.2831358909606934</v>
       </c>
       <c r="N156" s="17">
-        <v>3.5790603160858154</v>
+        <v>4.9288425445556641</v>
       </c>
       <c r="O156" s="17">
-        <v>7.9485583305358887</v>
+        <v>2.399165153503418</v>
       </c>
       <c r="P156" s="17">
-        <v>1.0732595920562744</v>
+        <v>-0.40612494945526123</v>
       </c>
       <c r="Q156" s="17"/>
       <c r="R156" s="15">
-        <v>0.90914595127105713</v>
+        <v>1.3545341491699219</v>
       </c>
       <c r="S156" s="16">
-        <v>1.1348139047622681</v>
+        <v>1.6738899946212769</v>
       </c>
       <c r="T156" s="16">
-        <v>0.14843258261680603</v>
+        <v>0.55770301818847656</v>
       </c>
       <c r="U156" s="16">
-        <v>4.818483829498291</v>
+        <v>4.3331189155578613</v>
       </c>
       <c r="V156" s="16">
-        <v>0</v>
+        <v>-0.74794125556945801</v>
       </c>
       <c r="W156" s="16">
-        <v>4.0859694480895996</v>
+        <v>2.8162436485290527</v>
       </c>
       <c r="X156" s="16">
-        <v>1.2741043567657471</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.69216799736022949</v>
+      </c>
+    </row>
+    <row r="157" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A157" s="18">
-        <v>32325</v>
+        <v>32509</v>
       </c>
       <c r="B157" s="11">
-        <v>47.269550323486328</v>
+        <v>48.271732330322266</v>
       </c>
       <c r="C157" s="12">
-        <v>50.186271667480469</v>
+        <v>50.415523529052734</v>
       </c>
       <c r="D157" s="12">
-        <v>53.185161590576172</v>
+        <v>53.355197906494141</v>
       </c>
       <c r="E157" s="12">
-        <v>42.951915740966797</v>
+        <v>43.570697784423828</v>
       </c>
       <c r="F157" s="12">
-        <v>39.404560089111328</v>
+        <v>40.745632171630859</v>
       </c>
       <c r="G157" s="12">
-        <v>52.674797058105469</v>
+        <v>53.455677032470703</v>
       </c>
       <c r="H157" s="12">
-        <v>54.952472686767578</v>
+        <v>54.756855010986328</v>
       </c>
       <c r="J157" s="17">
-        <v>5.3427371978759766</v>
+        <v>5.2473034858703613</v>
       </c>
       <c r="K157" s="17">
-        <v>2.5602782145142555E-2</v>
+        <v>0.77061522006988525</v>
       </c>
       <c r="L157" s="17">
-        <v>1.2719686031341553</v>
+        <v>0.66453003883361816</v>
       </c>
       <c r="M157" s="17">
-        <v>2.489509105682373</v>
+        <v>10.210805892944336</v>
       </c>
       <c r="N157" s="17">
-        <v>-2.9529538154602051</v>
+        <v>-4.2492213249206543</v>
       </c>
       <c r="O157" s="17">
-        <v>0.27235448360443115</v>
+        <v>1.4641607999801636</v>
       </c>
       <c r="P157" s="17">
-        <v>-3.0265223979949951</v>
+        <v>-1.7066459655761719</v>
       </c>
       <c r="Q157" s="17"/>
       <c r="R157" s="15">
-        <v>1.0433146953582764</v>
+        <v>1.19048011302948</v>
       </c>
       <c r="S157" s="16">
-        <v>-0.64428800344467163</v>
+        <v>-0.68354225158691406</v>
       </c>
       <c r="T157" s="16">
-        <v>-0.15959802269935608</v>
+        <v>0.17101986706256866</v>
       </c>
       <c r="U157" s="16">
-        <v>0.41091933846473694</v>
+        <v>-3.2115907669067383</v>
       </c>
       <c r="V157" s="16">
-        <v>2.2140226364135742</v>
+        <v>3.429607629776001</v>
       </c>
       <c r="W157" s="16">
-        <v>-1.8430466651916504</v>
+        <v>-2.5294954776763916</v>
       </c>
       <c r="X157" s="16">
-        <v>-0.71950227022171021</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-1.6158835887908936</v>
+      </c>
+    </row>
+    <row r="158" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A158" s="18">
-        <v>32234</v>
+        <v>32417</v>
       </c>
       <c r="B158" s="11">
-        <v>46.781471252441406</v>
+        <v>47.703826904296875</v>
       </c>
       <c r="C158" s="12">
-        <v>50.511711120605469</v>
+        <v>50.762508392333984</v>
       </c>
       <c r="D158" s="12">
-        <v>53.270179748535156</v>
+        <v>53.264102935791016</v>
       </c>
       <c r="E158" s="12">
-        <v>42.776142120361328</v>
+        <v>45.016441345214844</v>
       </c>
       <c r="F158" s="12">
-        <v>38.551033020019531</v>
+        <v>39.394554138183594</v>
       </c>
       <c r="G158" s="12">
-        <v>53.663845062255859</v>
+        <v>54.842926025390625</v>
       </c>
       <c r="H158" s="12">
-        <v>55.350719451904297</v>
+        <v>55.656196594238281</v>
       </c>
       <c r="J158" s="17">
-        <v>5.4598293304443359</v>
+        <v>5.6208720207214355</v>
       </c>
       <c r="K158" s="17">
-        <v>0.45988836884498596</v>
+        <v>1.9793486595153809</v>
       </c>
       <c r="L158" s="17">
-        <v>2.5125646591186523</v>
+        <v>1.4692232608795166</v>
       </c>
       <c r="M158" s="17">
-        <v>2.6673910617828369</v>
+        <v>9.1859188079833984</v>
       </c>
       <c r="N158" s="17">
-        <v>-4.5294489860534668</v>
+        <v>3.5790603160858154</v>
       </c>
       <c r="O158" s="17">
-        <v>1.2796387672424316</v>
+        <v>7.9466214179992676</v>
       </c>
       <c r="P158" s="17">
-        <v>-3.0708699226379395</v>
+        <v>1.0614674091339111</v>
       </c>
       <c r="Q158" s="17"/>
       <c r="R158" s="15">
-        <v>2.0080323219299316</v>
+        <v>0.90908694267272949</v>
       </c>
       <c r="S158" s="16">
-        <v>0.97585976123809814</v>
+        <v>1.143731951713562</v>
       </c>
       <c r="T158" s="16">
-        <v>0.50412744283676147</v>
+        <v>0.15987139940261841</v>
       </c>
       <c r="U158" s="16">
-        <v>8.1887264251708984</v>
+        <v>4.8046455383300781</v>
       </c>
       <c r="V158" s="16">
-        <v>-9.4186458587646484</v>
+        <v>-1.2894336134195328E-2</v>
       </c>
       <c r="W158" s="16">
-        <v>1.8896876573562622</v>
+        <v>4.097297191619873</v>
       </c>
       <c r="X158" s="16">
-        <v>-0.63422858715057373</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.25043785572052</v>
+      </c>
+    </row>
+    <row r="159" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A159" s="18">
-        <v>32143</v>
+        <v>32325</v>
       </c>
       <c r="B159" s="11">
-        <v>45.860576629638672</v>
+        <v>47.274066925048828</v>
       </c>
       <c r="C159" s="12">
-        <v>50.023551940917969</v>
+        <v>50.188488006591797</v>
       </c>
       <c r="D159" s="12">
-        <v>53.002975463867188</v>
+        <v>53.179084777832031</v>
       </c>
       <c r="E159" s="12">
-        <v>39.538444519042969</v>
+        <v>42.952716827392578</v>
       </c>
       <c r="F159" s="12">
-        <v>42.559566497802734</v>
+        <v>39.399631500244141</v>
       </c>
       <c r="G159" s="12">
-        <v>52.668575286865234</v>
+        <v>52.684295654296875</v>
       </c>
       <c r="H159" s="12">
-        <v>55.704010009765625</v>
+        <v>54.968845367431641</v>
       </c>
       <c r="J159" s="17">
-        <v>4.9894523620605469</v>
+        <v>5.3423609733581543</v>
       </c>
       <c r="K159" s="17">
-        <v>0.95929533243179321</v>
+        <v>8.5378885269165039E-3</v>
       </c>
       <c r="L159" s="17">
-        <v>3.4123189449310303</v>
+        <v>1.2604027986526489</v>
       </c>
       <c r="M159" s="17">
-        <v>2.8011226654052734</v>
+        <v>2.4891829490661621</v>
       </c>
       <c r="N159" s="17">
-        <v>9.4603395462036133</v>
+        <v>-2.9161474704742432</v>
       </c>
       <c r="O159" s="17">
-        <v>-0.71529155969619751</v>
+        <v>0.26044893264770508</v>
       </c>
       <c r="P159" s="17">
-        <v>-0.66437780857086182</v>
+        <v>-3.025836706161499</v>
       </c>
       <c r="Q159" s="17"/>
       <c r="R159" s="15">
-        <v>1.5497545003890991</v>
+        <v>1.0366106033325195</v>
       </c>
       <c r="S159" s="16">
-        <v>0.49896922707557678</v>
+        <v>-0.65292686223983765</v>
       </c>
       <c r="T159" s="16">
-        <v>0.9717680811882019</v>
+        <v>-0.17100037634372711</v>
       </c>
       <c r="U159" s="16">
-        <v>-4.1116580963134766</v>
+        <v>0.42417773604393005</v>
       </c>
       <c r="V159" s="16">
-        <v>11.872328758239746</v>
+        <v>2.2272040843963623</v>
       </c>
       <c r="W159" s="16">
-        <v>3.6987097263336182</v>
+        <v>-1.8428330421447754</v>
       </c>
       <c r="X159" s="16">
-        <v>1.1665889024734497</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-0.7078215479850769</v>
+      </c>
+    </row>
+    <row r="160" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A160" s="18">
-        <v>32051</v>
+        <v>32234</v>
       </c>
       <c r="B160" s="11">
-        <v>45.160697937011719</v>
+        <v>46.789043426513672</v>
       </c>
       <c r="C160" s="12">
-        <v>49.775188446044922</v>
+        <v>50.518333435058594</v>
       </c>
       <c r="D160" s="12">
-        <v>52.492866516113281</v>
+        <v>53.270179748535156</v>
       </c>
       <c r="E160" s="12">
-        <v>41.233840942382813</v>
+        <v>42.771289825439453</v>
       </c>
       <c r="F160" s="12">
-        <v>38.042980194091797</v>
+        <v>38.541240692138672</v>
       </c>
       <c r="G160" s="12">
-        <v>50.790000915527344</v>
+        <v>53.673404693603516</v>
       </c>
       <c r="H160" s="12">
-        <v>55.061668395996094</v>
+        <v>55.360698699951172</v>
       </c>
       <c r="J160" s="17">
-        <v>5.4396877288818359</v>
+        <v>5.466367244720459</v>
       </c>
       <c r="K160" s="17">
-        <v>1.2102737426757813</v>
+        <v>0.46000587940216064</v>
       </c>
       <c r="L160" s="17">
-        <v>3.9567058086395264</v>
+        <v>2.5125646591186523</v>
       </c>
       <c r="M160" s="17">
-        <v>5.2387886047363281</v>
+        <v>2.6673910617828369</v>
       </c>
       <c r="N160" s="17">
-        <v>0.48309263586997986</v>
+        <v>-4.5414524078369141</v>
       </c>
       <c r="O160" s="17">
-        <v>-3.0515313148498535</v>
+        <v>1.2913811206817627</v>
       </c>
       <c r="P160" s="17">
-        <v>-3.0536043643951416</v>
+        <v>-3.0814192295074463</v>
       </c>
       <c r="Q160" s="17"/>
       <c r="R160" s="15">
-        <v>0.64304453134536743</v>
+        <v>2.0145869255065918</v>
       </c>
       <c r="S160" s="16">
-        <v>-0.79371881484985352</v>
+        <v>0.97611045837402344</v>
       </c>
       <c r="T160" s="16">
-        <v>-4.6254526823759079E-2</v>
+        <v>0.50412744283676147</v>
       </c>
       <c r="U160" s="16">
-        <v>-1.6100695133209229</v>
+        <v>8.1887264251708984</v>
       </c>
       <c r="V160" s="16">
-        <v>-6.3063077926635742</v>
+        <v>-9.4294605255126953</v>
       </c>
       <c r="W160" s="16">
-        <v>-3.3155660629272461</v>
+        <v>1.8774309158325195</v>
       </c>
       <c r="X160" s="16">
-        <v>-2.8338243961334229</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-0.62269479036331177</v>
+      </c>
+    </row>
+    <row r="161" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A161" s="18">
-        <v>31959</v>
+        <v>32143</v>
       </c>
       <c r="B161" s="11">
-        <v>44.872146606445313</v>
+        <v>45.865055084228516</v>
       </c>
       <c r="C161" s="12">
-        <v>50.173423767089844</v>
+        <v>50.029987335205078</v>
       </c>
       <c r="D161" s="12">
-        <v>52.517158508300781</v>
+        <v>53.002975463867188</v>
       </c>
       <c r="E161" s="12">
-        <v>41.908599853515625</v>
+        <v>39.533962249755859</v>
       </c>
       <c r="F161" s="12">
-        <v>40.603565216064453</v>
+        <v>42.553836822509766</v>
       </c>
       <c r="G161" s="12">
-        <v>52.531723022460938</v>
+        <v>52.684295654296875</v>
       </c>
       <c r="H161" s="12">
-        <v>56.667526245117188</v>
+        <v>55.707588195800781</v>
       </c>
       <c r="J161" s="17">
-        <v>6.3823513984680176</v>
+        <v>4.9964866638183594</v>
       </c>
       <c r="K161" s="17">
-        <v>2.4930007457733154</v>
+        <v>0.95954412221908569</v>
       </c>
       <c r="L161" s="17">
-        <v>4.9514584541320801</v>
+        <v>3.4123189449310303</v>
       </c>
       <c r="M161" s="17">
-        <v>8.5475215911865234</v>
+        <v>2.7859773635864258</v>
       </c>
       <c r="N161" s="17">
-        <v>1.4213135242462158</v>
+        <v>9.5306587219238281</v>
       </c>
       <c r="O161" s="17">
-        <v>0.99257856607437134</v>
+        <v>-0.71512377262115479</v>
       </c>
       <c r="P161" s="17">
-        <v>1.5189869403839111</v>
+        <v>-0.6871260404586792</v>
       </c>
       <c r="Q161" s="17"/>
       <c r="R161" s="15">
-        <v>1.1556282043457031</v>
+        <v>1.5496491193771362</v>
       </c>
       <c r="S161" s="16">
-        <v>-0.21291092038154602</v>
+        <v>0.50774872303009033</v>
       </c>
       <c r="T161" s="16">
-        <v>1.0634610652923584</v>
+        <v>0.9717680811882019</v>
       </c>
       <c r="U161" s="16">
-        <v>0.58519363403320313</v>
+        <v>-4.1116580963134766</v>
       </c>
       <c r="V161" s="16">
-        <v>0.55359184741973877</v>
+        <v>11.885685920715332</v>
       </c>
       <c r="W161" s="16">
-        <v>-0.85701262950897217</v>
+        <v>3.6978135108947754</v>
       </c>
       <c r="X161" s="16">
-        <v>-0.76490473747253418</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.1547857522964478</v>
+      </c>
+    </row>
+    <row r="162" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A162" s="18">
-        <v>31868</v>
+        <v>32051</v>
       </c>
       <c r="B162" s="11">
-        <v>44.359516143798828</v>
+        <v>45.165153503417969</v>
       </c>
       <c r="C162" s="12">
-        <v>50.280475616455078</v>
+        <v>49.777244567871094</v>
       </c>
       <c r="D162" s="12">
-        <v>51.964534759521484</v>
+        <v>52.492866516113281</v>
       </c>
       <c r="E162" s="12">
-        <v>41.664779663085938</v>
+        <v>41.229164123535156</v>
       </c>
       <c r="F162" s="12">
-        <v>40.380023956298828</v>
+        <v>38.033317565917969</v>
       </c>
       <c r="G162" s="12">
-        <v>52.985820770263672</v>
+        <v>50.805599212646484</v>
       </c>
       <c r="H162" s="12">
-        <v>57.104320526123047</v>
+        <v>55.071628570556641</v>
       </c>
       <c r="J162" s="17">
-        <v>6.7755270004272461</v>
+        <v>5.4393091201782227</v>
       </c>
       <c r="K162" s="17">
-        <v>3.7279164791107178</v>
+        <v>1.2018787860870361</v>
       </c>
       <c r="L162" s="17">
-        <v>4.8009772300720215</v>
+        <v>3.9567058086395264</v>
       </c>
       <c r="M162" s="17">
-        <v>8.7143173217773438</v>
+        <v>5.2235574722290039</v>
       </c>
       <c r="N162" s="17">
-        <v>1.4940694570541382</v>
+        <v>0.46960750222206116</v>
       </c>
       <c r="O162" s="17">
-        <v>3.1234889030456543</v>
+        <v>-3.0738236904144287</v>
       </c>
       <c r="P162" s="17">
-        <v>3.0246849060058594</v>
+        <v>-3.075176477432251</v>
       </c>
       <c r="Q162" s="17"/>
       <c r="R162" s="15">
-        <v>1.5530508756637573</v>
+        <v>0.64300048351287842</v>
       </c>
       <c r="S162" s="16">
-        <v>1.4778317213058472</v>
+        <v>-0.81093007326126099</v>
       </c>
       <c r="T162" s="16">
-        <v>1.3862537145614624</v>
+        <v>-4.6254526823759079E-2</v>
       </c>
       <c r="U162" s="16">
-        <v>8.3296499252319336</v>
+        <v>-1.6233725547790527</v>
       </c>
       <c r="V162" s="16">
-        <v>3.8547036647796631</v>
+        <v>-6.2828588485717773</v>
       </c>
       <c r="W162" s="16">
-        <v>-0.11725900322198868</v>
+        <v>-3.3147897720336914</v>
       </c>
       <c r="X162" s="16">
-        <v>1.8327587842941284</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-2.8445088863372803</v>
+      </c>
+    </row>
+    <row r="163" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A163" s="18">
-        <v>31778</v>
+        <v>31959</v>
       </c>
       <c r="B163" s="11">
-        <v>43.681125640869141</v>
+        <v>44.876594543457031</v>
       </c>
       <c r="C163" s="12">
-        <v>49.548236846923828</v>
+        <v>50.184200286865234</v>
       </c>
       <c r="D163" s="12">
-        <v>51.254024505615234</v>
+        <v>52.517158508300781</v>
       </c>
       <c r="E163" s="12">
-        <v>38.461101531982422</v>
+        <v>41.909511566162109</v>
       </c>
       <c r="F163" s="12">
-        <v>38.881267547607422</v>
+        <v>40.583095550537109</v>
       </c>
       <c r="G163" s="12">
-        <v>53.048023223876953</v>
+        <v>52.547435760498047</v>
       </c>
       <c r="H163" s="12">
-        <v>56.076572418212891</v>
+        <v>56.684009552001953</v>
       </c>
       <c r="J163" s="17">
-        <v>7.3476204872131348</v>
+        <v>6.3818979263305664</v>
       </c>
       <c r="K163" s="17">
-        <v>2.6525886058807373</v>
+        <v>2.5024065971374512</v>
       </c>
       <c r="L163" s="17">
-        <v>5.1844515800476074</v>
+        <v>4.9514584541320801</v>
       </c>
       <c r="M163" s="17">
-        <v>4.4663505554199219</v>
-[...1 lines deleted...]
-      <c r="N163" s="17"/>
+        <v>8.5622005462646484</v>
+      </c>
+      <c r="N163" s="17">
+        <v>1.3830783367156982</v>
+      </c>
       <c r="O163" s="17">
-        <v>3.3446464538574219</v>
+        <v>1.0044289827346802</v>
       </c>
       <c r="P163" s="17">
-        <v>1.5352402925491333</v>
+        <v>1.4952788352966309</v>
       </c>
       <c r="Q163" s="17"/>
       <c r="R163" s="15">
-        <v>1.9852392673492432</v>
+        <v>1.155548095703125</v>
       </c>
       <c r="S163" s="16">
-        <v>0.74880331754684448</v>
+        <v>-0.20444490015506744</v>
       </c>
       <c r="T163" s="16">
-        <v>1.5033072233200073</v>
+        <v>1.0634610652923584</v>
       </c>
       <c r="U163" s="16">
-        <v>-1.8379112482070923</v>
+        <v>0.59879529476165771</v>
       </c>
       <c r="V163" s="16">
-        <v>2.6972653865814209</v>
+        <v>0.51579278707504272</v>
       </c>
       <c r="W163" s="16">
-        <v>1.2586054801940918</v>
+        <v>-0.83352792263031006</v>
       </c>
       <c r="X163" s="16">
-        <v>-1.2666763067245483</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-0.7647327184677124</v>
+      </c>
+    </row>
+    <row r="164" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A164" s="18">
-        <v>31686</v>
+        <v>31868</v>
       </c>
       <c r="B164" s="11">
-        <v>42.830833435058594</v>
+        <v>44.363948822021484</v>
       </c>
       <c r="C164" s="12">
-        <v>49.179977416992188</v>
+        <v>50.287010192871094</v>
       </c>
       <c r="D164" s="12">
-        <v>50.494930267333984</v>
+        <v>51.964534759521484</v>
       </c>
       <c r="E164" s="12">
-        <v>39.181221008300781</v>
+        <v>41.660053253173828</v>
       </c>
       <c r="F164" s="12">
-        <v>37.860080718994141</v>
+        <v>40.374847412109375</v>
       </c>
       <c r="G164" s="12">
-        <v>52.388656616210938</v>
+        <v>52.989112854003906</v>
       </c>
       <c r="H164" s="12">
-        <v>56.795993804931641</v>
+        <v>57.120830535888672</v>
       </c>
       <c r="J164" s="17">
-        <v>7.2895007133483887</v>
+        <v>6.7750258445739746</v>
       </c>
       <c r="K164" s="17">
-        <v>3.7863678932189941</v>
+        <v>3.7289044857025146</v>
       </c>
       <c r="L164" s="17">
-        <v>4.9476184844970703</v>
+        <v>4.8009772300720215</v>
       </c>
       <c r="M164" s="17">
-        <v>6.3731517791748047</v>
-[...1 lines deleted...]
-      <c r="N164" s="17"/>
+        <v>8.7143173217773438</v>
+      </c>
+      <c r="N164" s="17">
+        <v>1.4938689470291138</v>
+      </c>
       <c r="O164" s="17">
-        <v>4.1553311347961426</v>
+        <v>3.0985202789306641</v>
       </c>
       <c r="P164" s="17">
-        <v>3.1497864723205566</v>
+        <v>3.0239841938018799</v>
       </c>
       <c r="Q164" s="17"/>
       <c r="R164" s="15">
-        <v>1.542824387550354</v>
+        <v>1.5600851774215698</v>
       </c>
       <c r="S164" s="16">
-        <v>0.46360984444618225</v>
+        <v>1.4782149791717529</v>
       </c>
       <c r="T164" s="16">
-        <v>0.91019415855407715</v>
+        <v>1.3862537145614624</v>
       </c>
       <c r="U164" s="16">
-        <v>1.4833340644836426</v>
+        <v>8.313690185546875</v>
       </c>
       <c r="V164" s="16">
-        <v>-5.4314799308776855</v>
+        <v>3.922081470489502</v>
       </c>
       <c r="W164" s="16">
-        <v>0.71752983331680298</v>
+        <v>-0.14068317413330078</v>
       </c>
       <c r="X164" s="16">
-        <v>1.7491329908370972</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.8323390483856201</v>
+      </c>
+    </row>
+    <row r="165" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A165" s="18">
-        <v>31594</v>
+        <v>31778</v>
       </c>
       <c r="B165" s="11">
-        <v>42.180068969726563</v>
+        <v>43.682464599609375</v>
       </c>
       <c r="C165" s="12">
-        <v>48.953025817871094</v>
+        <v>49.554489135742188</v>
       </c>
       <c r="D165" s="12">
-        <v>50.039474487304688</v>
+        <v>51.254024505615234</v>
       </c>
       <c r="E165" s="12">
-        <v>38.608524322509766</v>
+        <v>38.462406158447266</v>
       </c>
       <c r="F165" s="12">
-        <v>40.034549713134766</v>
+        <v>38.85107421875</v>
       </c>
       <c r="G165" s="12">
-        <v>52.015430450439453</v>
+        <v>53.063766479492188</v>
       </c>
       <c r="H165" s="12">
-        <v>55.819633483886719</v>
+        <v>56.093017578125</v>
       </c>
       <c r="J165" s="17">
-        <v>6.8506975173950195</v>
+        <v>7.339515209197998</v>
       </c>
       <c r="K165" s="17">
-        <v>4.2875356674194336</v>
+        <v>2.6624069213867188</v>
       </c>
       <c r="L165" s="17">
-        <v>4.541996955871582</v>
+        <v>5.1713414192199707</v>
       </c>
       <c r="M165" s="17">
-        <v>7.6181378364562988</v>
+        <v>4.4656510353088379</v>
       </c>
       <c r="N165" s="17"/>
       <c r="O165" s="17">
-        <v>7.7855129241943359</v>
+        <v>3.3563604354858398</v>
       </c>
       <c r="P165" s="17">
-        <v>6.2347168922424316</v>
+        <v>1.5821319818496704</v>
       </c>
       <c r="Q165" s="17"/>
       <c r="R165" s="15">
-        <v>1.5294867753982544</v>
+        <v>1.9779345989227295</v>
       </c>
       <c r="S165" s="16">
-        <v>0.98940175771713257</v>
+        <v>0.74899893999099731</v>
       </c>
       <c r="T165" s="16">
-        <v>0.91855478286743164</v>
+        <v>1.5033072233200073</v>
       </c>
       <c r="U165" s="16">
-        <v>0.73975443840026855</v>
+        <v>-1.8376562595367432</v>
       </c>
       <c r="V165" s="16">
-        <v>0.62572532892227173</v>
+        <v>2.6298122406005859</v>
       </c>
       <c r="W165" s="16">
-        <v>1.2348719835281372</v>
+        <v>1.2342759370803833</v>
       </c>
       <c r="X165" s="16">
-        <v>0.70691925287246704</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>-1.2775548696517944</v>
+      </c>
+    </row>
+    <row r="166" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A166" s="18">
-        <v>31503</v>
+        <v>31686</v>
       </c>
       <c r="B166" s="11">
-        <v>41.544647216796875</v>
+        <v>42.835212707519531</v>
       </c>
       <c r="C166" s="12">
-        <v>48.473426818847656</v>
+        <v>49.186084747314453</v>
       </c>
       <c r="D166" s="12">
-        <v>49.584018707275391</v>
+        <v>50.494930267333984</v>
       </c>
       <c r="E166" s="12">
-        <v>38.325016021728516</v>
+        <v>39.182445526123047</v>
       </c>
       <c r="F166" s="12">
-        <v>39.785598754882813</v>
+        <v>37.855545043945313</v>
       </c>
       <c r="G166" s="12">
-        <v>51.380939483642578</v>
+        <v>52.416797637939453</v>
       </c>
       <c r="H166" s="12">
-        <v>55.427803039550781</v>
+        <v>56.81890869140625</v>
       </c>
       <c r="J166" s="17">
-        <v>6.8783063888549805</v>
+        <v>7.2889404296875</v>
       </c>
       <c r="K166" s="17">
-        <v>3.6060724258422852</v>
+        <v>3.7967789173126221</v>
       </c>
       <c r="L166" s="17">
-        <v>5.0701355934143066</v>
-[...1 lines deleted...]
-      <c r="M166" s="17"/>
+        <v>4.9476184844970703</v>
+      </c>
+      <c r="M166" s="17">
+        <v>6.3885493278503418</v>
+      </c>
       <c r="N166" s="17"/>
       <c r="O166" s="17">
-        <v>1.5865218639373779</v>
+        <v>4.1661548614501953</v>
       </c>
       <c r="P166" s="17">
-        <v>4.5179305076599121</v>
+        <v>3.1607174873352051</v>
       </c>
       <c r="Q166" s="17"/>
       <c r="R166" s="15">
-        <v>2.0971627235412598</v>
+        <v>1.5427122116088867</v>
       </c>
       <c r="S166" s="16">
-        <v>0.42583012580871582</v>
+        <v>0.46373152732849121</v>
       </c>
       <c r="T166" s="16">
-        <v>1.7572329044342041</v>
+        <v>0.91019415855407715</v>
       </c>
       <c r="U166" s="16">
-        <v>4.0967135429382324</v>
-[...1 lines deleted...]
-      <c r="V166" s="16"/>
+        <v>1.4980236291885376</v>
+      </c>
+      <c r="V166" s="16">
+        <v>-5.430781364440918</v>
+      </c>
       <c r="W166" s="16">
-        <v>9.6948415040969849E-2</v>
+        <v>0.75332403182983398</v>
       </c>
       <c r="X166" s="16">
-        <v>0.36054611206054688</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>1.7368236780166626</v>
+      </c>
+    </row>
+    <row r="167" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A167" s="18">
-        <v>31413</v>
+        <v>31594</v>
       </c>
       <c r="B167" s="11">
-        <v>40.6912841796875</v>
+        <v>42.184429168701172</v>
       </c>
       <c r="C167" s="12">
-        <v>48.267890930175781</v>
+        <v>48.95904541015625</v>
       </c>
       <c r="D167" s="12">
-        <v>48.727756500244141</v>
+        <v>50.039474487304688</v>
       </c>
       <c r="E167" s="12">
-        <v>36.816738128662109</v>
+        <v>38.604148864746094</v>
+      </c>
+      <c r="F167" s="12">
+        <v>40.029457092285156</v>
       </c>
       <c r="G167" s="12">
-        <v>51.3311767578125</v>
+        <v>52.024883270263672</v>
       </c>
       <c r="H167" s="12">
-        <v>55.228679656982422</v>
+        <v>55.848915100097656</v>
       </c>
       <c r="J167" s="17">
-        <v>6.2775545120239258</v>
+        <v>6.8584694862365723</v>
       </c>
       <c r="K167" s="17">
-        <v>3.6410436630249023</v>
+        <v>4.269683837890625</v>
       </c>
       <c r="L167" s="17">
-        <v>4.207789421081543</v>
-[...1 lines deleted...]
-      <c r="M167" s="17"/>
+        <v>4.5552644729614258</v>
+      </c>
+      <c r="M167" s="17">
+        <v>7.6011343002319336</v>
+      </c>
       <c r="N167" s="17"/>
       <c r="O167" s="17">
-        <v>2.509312629699707</v>
+        <v>7.8261990547180176</v>
       </c>
       <c r="P167" s="17">
-        <v>2.9823997020721436</v>
+        <v>6.1538472175598145</v>
       </c>
       <c r="Q167" s="17"/>
       <c r="R167" s="15">
-        <v>1.9300225973129272</v>
+        <v>1.5293623208999634</v>
       </c>
       <c r="S167" s="16">
-        <v>1.8615556955337524</v>
+        <v>0.98966401815414429</v>
       </c>
       <c r="T167" s="16">
-        <v>1.2747626304626465</v>
+        <v>0.91855478286743164</v>
       </c>
       <c r="U167" s="16">
-        <v>-4.618038609623909E-2</v>
-[...1 lines deleted...]
-      <c r="V167" s="16"/>
+        <v>0.73975443840026855</v>
+      </c>
+      <c r="V167" s="16">
+        <v>0.62563568353652954</v>
+      </c>
       <c r="W167" s="16">
-        <v>2.0529260635375977</v>
+        <v>1.2224576473236084</v>
       </c>
       <c r="X167" s="16">
-        <v>0.30331560969352722</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.72993266582489014</v>
+      </c>
+    </row>
+    <row r="168" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A168" s="18">
-        <v>31321</v>
+        <v>31503</v>
       </c>
       <c r="B168" s="11">
-        <v>39.920806884765625</v>
+        <v>41.548992156982422</v>
       </c>
       <c r="C168" s="12">
-        <v>47.385776519775391</v>
+        <v>48.479267120361328</v>
       </c>
       <c r="D168" s="12">
-        <v>48.114414215087891</v>
+        <v>49.584018707275391</v>
       </c>
       <c r="E168" s="12">
-        <v>36.833747863769531</v>
+        <v>38.320667266845703</v>
+      </c>
+      <c r="F168" s="12">
+        <v>39.780574798583984</v>
       </c>
       <c r="G168" s="12">
-        <v>50.298583984375</v>
+        <v>51.396579742431641</v>
       </c>
       <c r="H168" s="12">
-        <v>55.061668395996094</v>
+        <v>55.444206237792969</v>
       </c>
       <c r="J168" s="17">
-        <v>5.7145233154296875</v>
+        <v>6.8862109184265137</v>
       </c>
       <c r="K168" s="17">
-        <v>2.8534319400787354</v>
+        <v>3.607062816619873</v>
       </c>
       <c r="L168" s="17">
-        <v>4.3598594665527344</v>
+        <v>5.0701355934143066</v>
       </c>
       <c r="M168" s="17"/>
       <c r="N168" s="17"/>
       <c r="O168" s="17">
-        <v>-2.283987283706665</v>
+        <v>1.5861316919326782</v>
       </c>
       <c r="P168" s="17">
-        <v>3.8023726940155029</v>
+        <v>4.5294876098632813</v>
       </c>
       <c r="Q168" s="17"/>
       <c r="R168" s="15">
-        <v>1.127524733543396</v>
+        <v>2.0970044136047363</v>
       </c>
       <c r="S168" s="16">
-        <v>0.94873279333114624</v>
+        <v>0.43485787510871887</v>
       </c>
       <c r="T168" s="16">
-        <v>0.52017718553543091</v>
+        <v>1.7445502281188965</v>
       </c>
       <c r="U168" s="16">
-        <v>2.6710898876190186</v>
+        <v>4.0806803703308105</v>
       </c>
       <c r="V168" s="16"/>
       <c r="W168" s="16">
-        <v>4.2278919219970703</v>
+        <v>0.10905606299638748</v>
       </c>
       <c r="X168" s="16">
-        <v>4.7921733856201172</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.40716436505317688</v>
+      </c>
+    </row>
+    <row r="169" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A169" s="18">
-        <v>31229</v>
+        <v>31413</v>
       </c>
       <c r="B169" s="11">
-        <v>39.4757080078125</v>
+        <v>40.695606231689453</v>
       </c>
       <c r="C169" s="12">
-        <v>46.940437316894531</v>
+        <v>48.269363403320313</v>
       </c>
       <c r="D169" s="12">
-        <v>47.865428924560547</v>
+        <v>48.733833312988281</v>
       </c>
       <c r="E169" s="12">
-        <v>35.875480651855469</v>
+        <v>36.818233489990234</v>
       </c>
       <c r="G169" s="12">
-        <v>48.258277893066406</v>
+        <v>51.340591430664063</v>
       </c>
       <c r="H169" s="12">
-        <v>52.543682098388672</v>
+        <v>55.219375610351563</v>
       </c>
       <c r="J169" s="17">
-        <v>5.3925666809082031</v>
+        <v>6.2855796813964844</v>
       </c>
       <c r="K169" s="17">
-        <v>1.9341657161712646</v>
+        <v>3.623323917388916</v>
       </c>
       <c r="L169" s="17">
-        <v>3.5470268726348877</v>
+        <v>4.2207794189453125</v>
       </c>
       <c r="M169" s="17"/>
       <c r="N169" s="17"/>
       <c r="O169" s="17">
-        <v>-5.9636340141296387</v>
+        <v>2.5090007781982422</v>
       </c>
       <c r="P169" s="17">
-        <v>-0.48661059141159058</v>
+        <v>2.9337766170501709</v>
       </c>
       <c r="Q169" s="17"/>
       <c r="R169" s="15">
-        <v>1.5557205677032471</v>
+        <v>1.9298861026763916</v>
       </c>
       <c r="S169" s="16">
-        <v>0.32948985695838928</v>
+        <v>1.8622287511825562</v>
       </c>
       <c r="T169" s="16">
-        <v>1.4283883571624756</v>
-[...1 lines deleted...]
-      <c r="U169" s="16"/>
+        <v>1.2873868942260742</v>
+      </c>
+      <c r="U169" s="16">
+        <v>-3.0783010646700859E-2</v>
+      </c>
       <c r="V169" s="16"/>
       <c r="W169" s="16">
-        <v>-4.587376594543457</v>
+        <v>2.0274438858032227</v>
       </c>
       <c r="X169" s="16">
-        <v>-0.92053598165512085</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:24" ht="14.5" x14ac:dyDescent="0.35">
+        <v>0.25659111142158508</v>
+      </c>
+    </row>
+    <row r="170" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A170" s="18">
-        <v>31138</v>
+        <v>31321</v>
       </c>
       <c r="B170" s="11">
-        <v>38.870983123779297</v>
+        <v>39.925094604492188</v>
       </c>
       <c r="C170" s="12">
-        <v>46.786281585693359</v>
+        <v>47.386909484863281</v>
       </c>
       <c r="D170" s="12">
-        <v>47.191352844238281</v>
+        <v>48.114414215087891</v>
+      </c>
+      <c r="E170" s="12">
+        <v>36.829570770263672</v>
       </c>
       <c r="G170" s="12">
-        <v>50.578502655029297</v>
+        <v>50.32037353515625</v>
       </c>
       <c r="H170" s="12">
-        <v>53.0318603515625</v>
+        <v>55.078048706054688</v>
       </c>
       <c r="J170" s="17">
-        <v>4.7394504547119141</v>
+        <v>5.714052677154541</v>
       </c>
       <c r="K170" s="17">
-        <v>0.96100622415542603</v>
+        <v>2.8544859886169434</v>
       </c>
       <c r="L170" s="17">
-        <v>3.9459562301635742</v>
+        <v>4.3735995292663574</v>
       </c>
       <c r="M170" s="17"/>
       <c r="N170" s="17"/>
       <c r="O170" s="17">
-        <v>-0.30652281641960144</v>
+        <v>-2.2831594944000244</v>
       </c>
       <c r="P170" s="17">
-        <v>-1.1849257946014404</v>
+        <v>3.8894937038421631</v>
       </c>
       <c r="Q170" s="17"/>
       <c r="R170" s="15">
-        <v>1.5232853889465332</v>
+        <v>1.1352965831756592</v>
       </c>
       <c r="S170" s="16">
-        <v>0.45972782373428345</v>
+        <v>0.92145073413848877</v>
       </c>
       <c r="T170" s="16">
-        <v>0.9220767617225647</v>
-[...1 lines deleted...]
-      <c r="U170" s="16"/>
+        <v>0.53293466567993164</v>
+      </c>
+      <c r="U170" s="16">
+        <v>2.6548678874969482</v>
+      </c>
       <c r="V170" s="16"/>
       <c r="W170" s="16">
-        <v>1.0062081813812256</v>
+        <v>4.2934527397155762</v>
       </c>
       <c r="X170" s="16">
-        <v>-1.1139062643051147</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:24" x14ac:dyDescent="0.25">
+        <v>4.6886401176452637</v>
+      </c>
+    </row>
+    <row r="171" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A171" s="19">
+        <v>31229</v>
+      </c>
+      <c r="B171" s="11">
+        <v>39.476917266845703</v>
+      </c>
+      <c r="C171" s="12">
+        <v>46.954250335693359</v>
+      </c>
+      <c r="D171" s="12">
+        <v>47.859355926513672</v>
+      </c>
+      <c r="E171" s="12">
+        <v>35.877082824707031</v>
+      </c>
+      <c r="G171" s="12">
+        <v>48.248832702636719</v>
+      </c>
+      <c r="H171" s="12">
+        <v>52.611293792724609</v>
+      </c>
+      <c r="J171" s="14">
+        <v>5.3839278221130371</v>
+      </c>
+      <c r="K171" s="14">
+        <v>1.9343456029891968</v>
+      </c>
+      <c r="L171" s="14">
+        <v>3.5338869094848633</v>
+      </c>
+      <c r="O171" s="14">
+        <v>-5.9992780685424805</v>
+      </c>
+      <c r="P171" s="14">
+        <v>-0.38919931650161743</v>
+      </c>
+      <c r="R171" s="11">
+        <v>1.5557205677032471</v>
+      </c>
+      <c r="S171" s="12">
+        <v>0.34788724780082703</v>
+      </c>
+      <c r="T171" s="12">
+        <v>1.4155173301696777</v>
+      </c>
+      <c r="W171" s="12">
+        <v>-4.6354408264160156</v>
+      </c>
+      <c r="X171" s="12">
+        <v>-0.81143051385879517</v>
+      </c>
+    </row>
+    <row r="172" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A172" s="19">
+        <v>31138</v>
+      </c>
+      <c r="B172" s="11">
+        <v>38.872173309326172</v>
+      </c>
+      <c r="C172" s="12">
+        <v>46.791469573974609</v>
+      </c>
+      <c r="D172" s="12">
+        <v>47.191352844238281</v>
+      </c>
+      <c r="G172" s="12">
+        <v>50.594089508056641</v>
+      </c>
+      <c r="H172" s="12">
+        <v>53.041690826416016</v>
+      </c>
+      <c r="J172" s="14">
+        <v>4.7394504547119141</v>
+      </c>
+      <c r="K172" s="14">
+        <v>0.9426155686378479</v>
+      </c>
+      <c r="L172" s="14">
+        <v>3.8903689384460449</v>
+      </c>
+      <c r="O172" s="14">
+        <v>-0.35530617833137512</v>
+      </c>
+      <c r="P172" s="14">
+        <v>-1.1847748756408691</v>
+      </c>
+      <c r="R172" s="11">
+        <v>1.5232853889465332</v>
+      </c>
+      <c r="S172" s="12">
+        <v>0.45062121748924255</v>
+      </c>
+      <c r="T172" s="12">
+        <v>0.9220767617225647</v>
+      </c>
+      <c r="W172" s="12">
+        <v>1.018506646156311</v>
+      </c>
+      <c r="X172" s="12">
+        <v>-1.1256165504455566</v>
+      </c>
+    </row>
+    <row r="173" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A173" s="19">
         <v>31048</v>
       </c>
-      <c r="B171" s="11">
-[...5 lines deleted...]
-      <c r="D171" s="12">
+      <c r="B173" s="11">
+        <v>38.288925170898438</v>
+      </c>
+      <c r="C173" s="12">
+        <v>46.581562042236328</v>
+      </c>
+      <c r="D173" s="12">
         <v>46.760189056396484</v>
       </c>
-      <c r="G171" s="12">
-[...5 lines deleted...]
-      <c r="J171" s="14">
+      <c r="G173" s="12">
+        <v>50.083984375</v>
+      </c>
+      <c r="H173" s="12">
+        <v>53.645534515380859</v>
+      </c>
+      <c r="J173" s="14">
         <v>4.5690851211547852</v>
       </c>
-      <c r="K171" s="14">
-[...28 lines deleted...]
-      <c r="A172" s="19">
+      <c r="K173" s="14">
+        <v>0.89070242643356323</v>
+      </c>
+      <c r="L173" s="14">
+        <v>3.0238187313079834</v>
+      </c>
+      <c r="O173" s="14">
+        <v>-0.78866219520568848</v>
+      </c>
+      <c r="P173" s="14">
+        <v>0.10789255797863007</v>
+      </c>
+      <c r="R173" s="11">
+        <v>1.3817805051803589</v>
+      </c>
+      <c r="S173" s="12">
+        <v>1.1064572334289551</v>
+      </c>
+      <c r="T173" s="12">
+        <v>1.4359060525894165</v>
+      </c>
+      <c r="W173" s="12">
+        <v>-2.7422041893005371</v>
+      </c>
+      <c r="X173" s="12">
+        <v>1.1874511241912842</v>
+      </c>
+    </row>
+    <row r="174" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A174" s="19">
         <v>30956</v>
       </c>
-      <c r="B172" s="11">
-[...46 lines deleted...]
-      <c r="A173" s="19">
+      <c r="B174" s="11">
+        <v>37.767066955566406</v>
+      </c>
+      <c r="C174" s="12">
+        <v>46.071796417236328</v>
+      </c>
+      <c r="D174" s="12">
+        <v>46.098258972167969</v>
+      </c>
+      <c r="G174" s="12">
+        <v>51.496112823486328</v>
+      </c>
+      <c r="H174" s="12">
+        <v>53.015995025634766</v>
+      </c>
+      <c r="J174" s="14">
+        <v>4.6707487106323242</v>
+      </c>
+      <c r="K174" s="14">
+        <v>-0.54558569192886353</v>
+      </c>
+      <c r="L174" s="14">
+        <v>1.2943704128265381</v>
+      </c>
+      <c r="O174" s="14">
+        <v>1.5456357002258301</v>
+      </c>
+      <c r="P174" s="14">
+        <v>0.5972670316696167</v>
+      </c>
+      <c r="R174" s="11">
+        <v>0.81947064399719238</v>
+      </c>
+      <c r="S174" s="12">
+        <v>1.8603434786200523E-2</v>
+      </c>
+      <c r="T174" s="12">
+        <v>-0.27587896585464478</v>
+      </c>
+      <c r="W174" s="12">
+        <v>0.32722899317741394</v>
+      </c>
+      <c r="X174" s="12">
+        <v>0.37703424692153931</v>
+      </c>
+    </row>
+    <row r="175" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A175" s="19">
         <v>30864</v>
       </c>
-      <c r="B173" s="11">
-[...5 lines deleted...]
-      <c r="D173" s="12">
+      <c r="B175" s="11">
+        <v>37.460090637207031</v>
+      </c>
+      <c r="C175" s="12">
+        <v>46.063228607177734</v>
+      </c>
+      <c r="D175" s="12">
         <v>46.225788116455078</v>
       </c>
-      <c r="G173" s="12">
-[...37 lines deleted...]
-      <c r="A174" s="19">
+      <c r="G175" s="12">
+        <v>51.328151702880859</v>
+      </c>
+      <c r="H175" s="12">
+        <v>52.816856384277344</v>
+      </c>
+      <c r="J175" s="14">
+        <v>4.4687967300415039</v>
+      </c>
+      <c r="K175" s="14">
+        <v>0.88188618421554565</v>
+      </c>
+      <c r="L175" s="14">
+        <v>2.7537808418273926</v>
+      </c>
+      <c r="O175" s="14">
+        <v>7.086306095123291</v>
+      </c>
+      <c r="P175" s="14">
+        <v>0.759807288646698</v>
+      </c>
+      <c r="R175" s="11">
+        <v>0.93465447425842285</v>
+      </c>
+      <c r="S175" s="12">
+        <v>-0.62840801477432251</v>
+      </c>
+      <c r="T175" s="12">
+        <v>1.7647054195404053</v>
+      </c>
+      <c r="W175" s="12">
+        <v>1.0904182195663452</v>
+      </c>
+      <c r="X175" s="12">
+        <v>-1.6036337614059448</v>
+      </c>
+    </row>
+    <row r="176" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A176" s="19">
         <v>30773</v>
       </c>
-      <c r="B174" s="11">
-[...29 lines deleted...]
-      <c r="R174" s="11">
+      <c r="B176" s="11">
+        <v>37.113212585449219</v>
+      </c>
+      <c r="C176" s="12">
+        <v>46.354522705078125</v>
+      </c>
+      <c r="D176" s="12">
+        <v>45.424182891845703</v>
+      </c>
+      <c r="G176" s="12">
+        <v>50.774497985839844</v>
+      </c>
+      <c r="H176" s="12">
+        <v>53.677650451660156</v>
+      </c>
+      <c r="J176" s="14">
+        <v>4.4131622314453125</v>
+      </c>
+      <c r="K176" s="14">
+        <v>-0.45993930101394653</v>
+      </c>
+      <c r="L176" s="14">
+        <v>2.1439294815063477</v>
+      </c>
+      <c r="O176" s="14">
+        <v>6.2622122764587402</v>
+      </c>
+      <c r="P176" s="14">
+        <v>-0.79544788599014282</v>
+      </c>
+      <c r="R176" s="11">
         <v>1.3581511974334717</v>
       </c>
-      <c r="S174" s="12">
-[...13 lines deleted...]
-      <c r="A175" s="19">
+      <c r="S176" s="12">
+        <v>0.39896112680435181</v>
+      </c>
+      <c r="T176" s="12">
+        <v>8.0285243690013885E-2</v>
+      </c>
+      <c r="W176" s="12">
+        <v>0.57917588949203491</v>
+      </c>
+      <c r="X176" s="12">
+        <v>0.16782473027706146</v>
+      </c>
+    </row>
+    <row r="177" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A177" s="19">
         <v>30682</v>
       </c>
-      <c r="B175" s="11">
-[...14 lines deleted...]
-      <c r="J175" s="14">
+      <c r="B177" s="11">
+        <v>36.615913391113281</v>
+      </c>
+      <c r="C177" s="12">
+        <v>46.170322418212891</v>
+      </c>
+      <c r="D177" s="12">
+        <v>45.387744903564453</v>
+      </c>
+      <c r="G177" s="12">
+        <v>50.48211669921875</v>
+      </c>
+      <c r="H177" s="12">
+        <v>53.587718963623047</v>
+      </c>
+      <c r="J177" s="14">
         <v>4.3295693397521973</v>
       </c>
-      <c r="K175" s="14">
-[...11 lines deleted...]
-      <c r="R175" s="11">
+      <c r="K177" s="14">
+        <v>1.478203296661377</v>
+      </c>
+      <c r="L177" s="14">
+        <v>4.2980661392211914</v>
+      </c>
+      <c r="O177" s="14">
+        <v>5.1574492454528809</v>
+      </c>
+      <c r="P177" s="14">
+        <v>1.7317050695419312</v>
+      </c>
+      <c r="R177" s="11">
         <v>1.4803452491760254</v>
       </c>
-      <c r="S175" s="12">
-[...13 lines deleted...]
-      <c r="A176" s="19">
+      <c r="S177" s="12">
+        <v>-0.33290237188339233</v>
+      </c>
+      <c r="T177" s="12">
+        <v>-0.26688626408576965</v>
+      </c>
+      <c r="W177" s="12">
+        <v>-0.45387038588523865</v>
+      </c>
+      <c r="X177" s="12">
+        <v>1.6821029186248779</v>
+      </c>
+    </row>
+    <row r="178" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A178" s="19">
         <v>30590</v>
       </c>
-      <c r="B176" s="11">
-[...14 lines deleted...]
-      <c r="J176" s="14">
+      <c r="B178" s="11">
+        <v>36.081775665283203</v>
+      </c>
+      <c r="C178" s="12">
+        <v>46.324535369873047</v>
+      </c>
+      <c r="D178" s="12">
+        <v>45.509201049804688</v>
+      </c>
+      <c r="G178" s="12">
+        <v>50.712284088134766</v>
+      </c>
+      <c r="H178" s="12">
+        <v>52.701229095458984</v>
+      </c>
+      <c r="J178" s="14">
         <v>5.3792362213134766</v>
       </c>
-      <c r="K176" s="14">
-[...28 lines deleted...]
-      <c r="A177" s="19">
+      <c r="K178" s="14">
+        <v>2.9316599369049072</v>
+      </c>
+      <c r="L178" s="14">
+        <v>3.9389791488647461</v>
+      </c>
+      <c r="O178" s="14">
+        <v>9.2614879608154297</v>
+      </c>
+      <c r="P178" s="14">
+        <v>1.0842745304107666</v>
+      </c>
+      <c r="R178" s="11">
+        <v>0.62494939565658569</v>
+      </c>
+      <c r="S178" s="12">
+        <v>1.4541730880737305</v>
+      </c>
+      <c r="T178" s="12">
+        <v>1.1609078645706177</v>
+      </c>
+      <c r="W178" s="12">
+        <v>5.8014192581176758</v>
+      </c>
+      <c r="X178" s="12">
+        <v>0.53921866416931152</v>
+      </c>
+    </row>
+    <row r="179" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A179" s="19">
         <v>30498</v>
       </c>
-      <c r="B177" s="11">
-[...46 lines deleted...]
-      <c r="A178" s="19">
+      <c r="B179" s="11">
+        <v>35.857685089111328</v>
+      </c>
+      <c r="C179" s="12">
+        <v>45.660552978515625</v>
+      </c>
+      <c r="D179" s="12">
+        <v>44.986946105957031</v>
+      </c>
+      <c r="G179" s="12">
+        <v>47.931571960449219</v>
+      </c>
+      <c r="H179" s="12">
+        <v>52.4185791015625</v>
+      </c>
+      <c r="J179" s="14">
+        <v>9.3214778900146484</v>
+      </c>
+      <c r="K179" s="14">
+        <v>1.9219683408737183</v>
+      </c>
+      <c r="L179" s="14">
+        <v>2.8603239059448242</v>
+      </c>
+      <c r="O179" s="14">
+        <v>1.4483293294906616</v>
+      </c>
+      <c r="P179" s="14">
+        <v>1.7075845003128052</v>
+      </c>
+      <c r="R179" s="11">
+        <v>0.88090217113494873</v>
+      </c>
+      <c r="S179" s="12">
+        <v>-1.9501451253890991</v>
+      </c>
+      <c r="T179" s="12">
+        <v>1.1607242822647095</v>
+      </c>
+      <c r="W179" s="12">
+        <v>0.31246647238731384</v>
+      </c>
+      <c r="X179" s="12">
+        <v>-3.1224086284637451</v>
+      </c>
+    </row>
+    <row r="180" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A180" s="19">
         <v>30407</v>
       </c>
-      <c r="B178" s="11">
-[...5 lines deleted...]
-      <c r="D178" s="12">
+      <c r="B180" s="11">
+        <v>35.544570922851563</v>
+      </c>
+      <c r="C180" s="12">
+        <v>46.568710327148438</v>
+      </c>
+      <c r="D180" s="12">
         <v>44.470760345458984</v>
       </c>
-      <c r="G178" s="12">
-[...34 lines deleted...]
-      <c r="A179" s="19">
+      <c r="G180" s="12">
+        <v>47.782268524169922</v>
+      </c>
+      <c r="H180" s="12">
+        <v>54.108051300048828</v>
+      </c>
+      <c r="J180" s="14">
+        <v>6.610809326171875</v>
+      </c>
+      <c r="K180" s="14">
+        <v>4.378298282623291</v>
+      </c>
+      <c r="L180" s="14">
+        <v>4.3608455657958984</v>
+      </c>
+      <c r="P180" s="14">
+        <v>7.4910702705383301</v>
+      </c>
+      <c r="R180" s="11">
+        <v>1.2770043611526489</v>
+      </c>
+      <c r="S180" s="12">
+        <v>2.3538272380828857</v>
+      </c>
+      <c r="T180" s="12">
+        <v>2.1909010410308838</v>
+      </c>
+      <c r="W180" s="12">
+        <v>-0.4665033221244812</v>
+      </c>
+      <c r="X180" s="12">
+        <v>2.7195162773132324</v>
+      </c>
+    </row>
+    <row r="181" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A181" s="19">
         <v>30317</v>
       </c>
-      <c r="B179" s="11">
-[...26 lines deleted...]
-      <c r="R179" s="11">
+      <c r="B181" s="11">
+        <v>35.096389770507813</v>
+      </c>
+      <c r="C181" s="12">
+        <v>45.497772216796875</v>
+      </c>
+      <c r="D181" s="12">
+        <v>43.517341613769531</v>
+      </c>
+      <c r="G181" s="12">
+        <v>48.006217956542969</v>
+      </c>
+      <c r="H181" s="12">
+        <v>52.675533294677734</v>
+      </c>
+      <c r="J181" s="14">
+        <v>7.7162261009216309</v>
+      </c>
+      <c r="K181" s="14">
+        <v>2.1642940044403076</v>
+      </c>
+      <c r="L181" s="14">
+        <v>-6.1550507545471191</v>
+      </c>
+      <c r="P181" s="14">
+        <v>2.2571361064910889</v>
+      </c>
+      <c r="R181" s="11">
         <v>2.5013456344604492</v>
       </c>
-      <c r="S179" s="12">
-[...13 lines deleted...]
-      <c r="A180" s="19">
+      <c r="S181" s="12">
+        <v>1.0946140289306641</v>
+      </c>
+      <c r="T181" s="12">
+        <v>-0.61025631427764893</v>
+      </c>
+      <c r="W181" s="12">
+        <v>3.4311721324920654</v>
+      </c>
+      <c r="X181" s="12">
+        <v>1.0349880456924438</v>
+      </c>
+    </row>
+    <row r="182" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A182" s="19">
         <v>30225</v>
       </c>
-      <c r="B180" s="11">
-[...26 lines deleted...]
-      <c r="R180" s="11">
+      <c r="B182" s="11">
+        <v>34.23992919921875</v>
+      </c>
+      <c r="C182" s="12">
+        <v>45.005138397216797</v>
+      </c>
+      <c r="D182" s="12">
+        <v>43.784538269042969</v>
+      </c>
+      <c r="G182" s="12">
+        <v>46.413684844970703</v>
+      </c>
+      <c r="H182" s="12">
+        <v>52.135932922363281</v>
+      </c>
+      <c r="J182" s="14">
+        <v>3.7388434410095215</v>
+      </c>
+      <c r="K182" s="14">
+        <v>-0.61489123106002808</v>
+      </c>
+      <c r="L182" s="14">
+        <v>0.20848023891448975</v>
+      </c>
+      <c r="P182" s="14">
+        <v>0.34619981050491333</v>
+      </c>
+      <c r="R182" s="11">
         <v>4.3893332481384277</v>
       </c>
-      <c r="S180" s="12">
-[...13 lines deleted...]
-      <c r="A181" s="19">
+      <c r="S182" s="12">
+        <v>0.458974689245224</v>
+      </c>
+      <c r="T182" s="12">
+        <v>0.11108279973268509</v>
+      </c>
+      <c r="W182" s="12">
+        <v>-1.7643139362335205</v>
+      </c>
+      <c r="X182" s="12">
+        <v>1.1591677665710449</v>
+      </c>
+    </row>
+    <row r="183" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A183" s="19">
         <v>30133</v>
       </c>
-      <c r="B181" s="11">
-[...29 lines deleted...]
-      <c r="R181" s="11">
+      <c r="B183" s="11">
+        <v>32.800220489501953</v>
+      </c>
+      <c r="C183" s="12">
+        <v>44.799522399902344</v>
+      </c>
+      <c r="D183" s="12">
+        <v>43.735954284667969</v>
+      </c>
+      <c r="G183" s="12">
+        <v>47.247276306152344</v>
+      </c>
+      <c r="H183" s="12">
+        <v>51.53851318359375</v>
+      </c>
+      <c r="J183" s="14">
+        <v>-1.8554277420043945</v>
+      </c>
+      <c r="K183" s="14">
+        <v>0.84860646724700928</v>
+      </c>
+      <c r="L183" s="14">
+        <v>-0.81256568431854248</v>
+      </c>
+      <c r="O183" s="14">
+        <v>-5.0625038146972656</v>
+      </c>
+      <c r="P183" s="14">
+        <v>3.4025094509124756</v>
+      </c>
+      <c r="R183" s="11">
         <v>-1.6204788684844971</v>
       </c>
-      <c r="S181" s="12">
-[...10 lines deleted...]
-      <c r="A182" s="19">
+      <c r="S183" s="12">
+        <v>0.41286635398864746</v>
+      </c>
+      <c r="T183" s="12">
+        <v>2.6364521980285645</v>
+      </c>
+      <c r="X183" s="12">
+        <v>2.3864250183105469</v>
+      </c>
+    </row>
+    <row r="184" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A184" s="19">
         <v>30042</v>
       </c>
-      <c r="B182" s="11">
-[...37 lines deleted...]
-      <c r="A183" s="19">
+      <c r="B184" s="11">
+        <v>33.340496063232422</v>
+      </c>
+      <c r="C184" s="12">
+        <v>44.615318298339844</v>
+      </c>
+      <c r="D184" s="12">
+        <v>42.612495422363281</v>
+      </c>
+      <c r="H184" s="12">
+        <v>50.337253570556641</v>
+      </c>
+      <c r="J184" s="14">
+        <v>1.1831603050231934</v>
+      </c>
+      <c r="K184" s="14">
+        <v>0.92054712772369385</v>
+      </c>
+      <c r="L184" s="14">
+        <v>-1.4466276168823242</v>
+      </c>
+      <c r="P184" s="14">
+        <v>2.4983699321746826</v>
+      </c>
+      <c r="R184" s="11">
+        <v>2.3271162509918213</v>
+      </c>
+      <c r="S184" s="12">
+        <v>0.18276494741439819</v>
+      </c>
+      <c r="T184" s="12">
+        <v>-8.1063413619995117</v>
+      </c>
+      <c r="X184" s="12">
+        <v>-2.2820823192596436</v>
+      </c>
+    </row>
+    <row r="185" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A185" s="19">
         <v>29952</v>
       </c>
-      <c r="B183" s="11">
-[...37 lines deleted...]
-      <c r="A184" s="19">
+      <c r="B185" s="11">
+        <v>32.582267761230469</v>
+      </c>
+      <c r="C185" s="12">
+        <v>44.533927917480469</v>
+      </c>
+      <c r="D185" s="12">
+        <v>46.371532440185547</v>
+      </c>
+      <c r="H185" s="12">
+        <v>51.5128173828125</v>
+      </c>
+      <c r="J185" s="14">
+        <v>1.0183683633804321</v>
+      </c>
+      <c r="K185" s="14">
+        <v>4.6190967559814453</v>
+      </c>
+      <c r="L185" s="14">
+        <v>9.4924049377441406</v>
+      </c>
+      <c r="P185" s="14">
+        <v>9.4893569946289063</v>
+      </c>
+      <c r="R185" s="11">
+        <v>-1.2834795713424683</v>
+      </c>
+      <c r="S185" s="12">
+        <v>-1.6554725170135498</v>
+      </c>
+      <c r="T185" s="12">
+        <v>6.1292619705200195</v>
+      </c>
+      <c r="X185" s="12">
+        <v>-0.85310935974121094</v>
+      </c>
+    </row>
+    <row r="186" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A186" s="19">
         <v>29860</v>
       </c>
-      <c r="B184" s="11">
-[...5 lines deleted...]
-      <c r="D184" s="12">
+      <c r="B186" s="11">
+        <v>33.005893707275391</v>
+      </c>
+      <c r="C186" s="12">
+        <v>45.283584594726563</v>
+      </c>
+      <c r="D186" s="12">
         <v>43.693447113037109</v>
       </c>
-      <c r="H184" s="12">
-[...28 lines deleted...]
-      <c r="A185" s="19">
+      <c r="H186" s="12">
+        <v>51.956058502197266</v>
+      </c>
+      <c r="J186" s="14">
+        <v>2.8210737705230713</v>
+      </c>
+      <c r="K186" s="14">
+        <v>1.3421547412872314</v>
+      </c>
+      <c r="L186" s="14">
+        <v>-0.71754419803619385</v>
+      </c>
+      <c r="P186" s="14">
+        <v>4.9707903861999512</v>
+      </c>
+      <c r="R186" s="11">
+        <v>-1.2400165796279907</v>
+      </c>
+      <c r="S186" s="12">
+        <v>1.9382855892181396</v>
+      </c>
+      <c r="T186" s="12">
+        <v>-0.90897071361541748</v>
+      </c>
+      <c r="X186" s="12">
+        <v>4.2402386665344238</v>
+      </c>
+    </row>
+    <row r="187" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A187" s="19">
         <v>29768</v>
       </c>
-      <c r="B185" s="11">
-[...46 lines deleted...]
-      <c r="A186" s="19">
+      <c r="B187" s="11">
+        <v>33.420310974121094</v>
+      </c>
+      <c r="C187" s="12">
+        <v>44.42254638671875</v>
+      </c>
+      <c r="D187" s="12">
+        <v>44.094249725341797</v>
+      </c>
+      <c r="G187" s="12">
+        <v>49.766719818115234</v>
+      </c>
+      <c r="H187" s="12">
+        <v>49.842613220214844</v>
+      </c>
+      <c r="J187" s="14">
+        <v>4.2516541481018066</v>
+      </c>
+      <c r="K187" s="14">
+        <v>1.1806020736694336</v>
+      </c>
+      <c r="L187" s="14">
+        <v>1.3115702867507935</v>
+      </c>
+      <c r="O187" s="14">
+        <v>4.9042720794677734</v>
+      </c>
+      <c r="P187" s="14">
+        <v>1.1208040714263916</v>
+      </c>
+      <c r="R187" s="11">
+        <v>1.4253833293914795</v>
+      </c>
+      <c r="S187" s="12">
+        <v>0.48449614644050598</v>
+      </c>
+      <c r="T187" s="12">
+        <v>1.9803422689437866</v>
+      </c>
+      <c r="W187" s="12">
+        <v>1.8070732355117798</v>
+      </c>
+      <c r="X187" s="12">
+        <v>1.4911699295043945</v>
+      </c>
+    </row>
+    <row r="188" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A188" s="19">
         <v>29677</v>
       </c>
-      <c r="B186" s="11">
-[...5 lines deleted...]
-      <c r="D186" s="12">
+      <c r="B188" s="11">
+        <v>32.950637817382813</v>
+      </c>
+      <c r="C188" s="12">
+        <v>44.208358764648438</v>
+      </c>
+      <c r="D188" s="12">
         <v>43.237991333007813</v>
       </c>
-      <c r="G186" s="12">
-[...11 lines deleted...]
-      <c r="L186" s="14">
+      <c r="G188" s="12">
+        <v>48.88336181640625</v>
+      </c>
+      <c r="H188" s="12">
+        <v>49.110294342041016</v>
+      </c>
+      <c r="J188" s="14">
+        <v>5.5768647193908691</v>
+      </c>
+      <c r="K188" s="14">
+        <v>2.2490801811218262</v>
+      </c>
+      <c r="L188" s="14">
         <v>3.3681762218475342</v>
       </c>
-      <c r="O186" s="14">
-[...22 lines deleted...]
-      <c r="A187" s="19">
+      <c r="O188" s="14">
+        <v>2.3576986789703369</v>
+      </c>
+      <c r="P188" s="14">
+        <v>2.1103167533874512</v>
+      </c>
+      <c r="R188" s="11">
+        <v>2.1604611873626709</v>
+      </c>
+      <c r="S188" s="12">
+        <v>3.8542759418487549</v>
+      </c>
+      <c r="T188" s="12">
+        <v>2.0934889316558838</v>
+      </c>
+      <c r="W188" s="12">
+        <v>2.9882028102874756</v>
+      </c>
+      <c r="X188" s="12">
+        <v>4.3828496932983398</v>
+      </c>
+    </row>
+    <row r="189" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A189" s="19">
         <v>29587</v>
       </c>
-      <c r="B187" s="11">
-[...46 lines deleted...]
-      <c r="A188" s="19">
+      <c r="B189" s="11">
+        <v>32.253807067871094</v>
+      </c>
+      <c r="C189" s="12">
+        <v>42.567684173583984</v>
+      </c>
+      <c r="D189" s="12">
+        <v>42.351367950439453</v>
+      </c>
+      <c r="G189" s="12">
+        <v>47.465007781982422</v>
+      </c>
+      <c r="H189" s="12">
+        <v>47.048240661621094</v>
+      </c>
+      <c r="J189" s="14">
+        <v>5.0699996948242188</v>
+      </c>
+      <c r="K189" s="14">
+        <v>-0.62999725341796875</v>
+      </c>
+      <c r="L189" s="14">
+        <v>2.0933983325958252</v>
+      </c>
+      <c r="O189" s="14">
+        <v>2.1966238021850586</v>
+      </c>
+      <c r="P189" s="14">
+        <v>-4.4113869667053223</v>
+      </c>
+      <c r="R189" s="11">
+        <v>0.47814860939979553</v>
+      </c>
+      <c r="S189" s="12">
+        <v>-4.7358784675598145</v>
+      </c>
+      <c r="T189" s="12">
+        <v>-3.767080545425415</v>
+      </c>
+      <c r="W189" s="12">
+        <v>-4.5414705276489258</v>
+      </c>
+      <c r="X189" s="12">
+        <v>-4.944847583770752</v>
+      </c>
+    </row>
+    <row r="190" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A190" s="19">
         <v>29495</v>
       </c>
-      <c r="B188" s="11">
-[...46 lines deleted...]
-      <c r="A189" s="19">
+      <c r="B190" s="11">
+        <v>32.100318908691406</v>
+      </c>
+      <c r="C190" s="12">
+        <v>44.683856964111328</v>
+      </c>
+      <c r="D190" s="12">
+        <v>44.009231567382813</v>
+      </c>
+      <c r="G190" s="12">
+        <v>49.723171234130859</v>
+      </c>
+      <c r="H190" s="12">
+        <v>49.495731353759766</v>
+      </c>
+      <c r="J190" s="14">
+        <v>6.410912036895752</v>
+      </c>
+      <c r="K190" s="14">
+        <v>6.7219152450561523</v>
+      </c>
+      <c r="L190" s="14">
+        <v>5.7801766395568848</v>
+      </c>
+      <c r="O190" s="14">
+        <v>6.4314274787902832</v>
+      </c>
+      <c r="P190" s="14">
+        <v>6.349215030670166</v>
+      </c>
+      <c r="R190" s="11">
+        <v>0.13406050205230713</v>
+      </c>
+      <c r="S190" s="12">
+        <v>1.7757827043533325</v>
+      </c>
+      <c r="T190" s="12">
+        <v>1.1162314414978027</v>
+      </c>
+      <c r="W190" s="12">
+        <v>4.8124809265136719</v>
+      </c>
+      <c r="X190" s="12">
+        <v>0.41704636812210083</v>
+      </c>
+    </row>
+    <row r="191" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A191" s="19">
         <v>29403</v>
       </c>
-      <c r="B189" s="11">
-[...5 lines deleted...]
-      <c r="D189" s="12">
+      <c r="B191" s="11">
+        <v>32.057342529296875</v>
+      </c>
+      <c r="C191" s="12">
+        <v>43.904212951660156</v>
+      </c>
+      <c r="D191" s="12">
         <v>43.523410797119141</v>
       </c>
-      <c r="G189" s="12">
-[...26 lines deleted...]
-      <c r="T189" s="12">
+      <c r="G191" s="12">
+        <v>47.44012451171875</v>
+      </c>
+      <c r="H191" s="12">
+        <v>49.290168762207031</v>
+      </c>
+      <c r="J191" s="14">
+        <v>8.240046501159668</v>
+      </c>
+      <c r="K191" s="14">
+        <v>4.9994850158691406</v>
+      </c>
+      <c r="L191" s="14">
+        <v>8.34466552734375</v>
+      </c>
+      <c r="O191" s="14">
+        <v>0.59359526634216309</v>
+      </c>
+      <c r="P191" s="14">
+        <v>4.2102489471435547</v>
+      </c>
+      <c r="R191" s="11">
+        <v>2.7146673202514648</v>
+      </c>
+      <c r="S191" s="12">
+        <v>1.5456233024597168</v>
+      </c>
+      <c r="T191" s="12">
         <v>4.0505242347717285</v>
       </c>
-      <c r="W189" s="12">
-[...7 lines deleted...]
-      <c r="A190" s="19">
+      <c r="W191" s="12">
+        <v>-0.664314866065979</v>
+      </c>
+      <c r="X191" s="12">
+        <v>2.484306812286377</v>
+      </c>
+    </row>
+    <row r="192" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A192" s="19">
         <v>29312</v>
       </c>
-      <c r="B190" s="11">
-[...5 lines deleted...]
-      <c r="D190" s="12">
+      <c r="B192" s="11">
+        <v>31.210092544555664</v>
+      </c>
+      <c r="C192" s="12">
+        <v>43.235950469970703</v>
+      </c>
+      <c r="D192" s="12">
         <v>41.829113006591797</v>
       </c>
-      <c r="G190" s="12">
-[...37 lines deleted...]
-      <c r="A191" s="19">
+      <c r="G192" s="12">
+        <v>47.75738525390625</v>
+      </c>
+      <c r="H192" s="12">
+        <v>48.095333099365234</v>
+      </c>
+      <c r="J192" s="14">
+        <v>7.6670527458190918</v>
+      </c>
+      <c r="K192" s="14">
+        <v>6.8381485939025879</v>
+      </c>
+      <c r="L192" s="14">
+        <v>6.0834698677062988</v>
+      </c>
+      <c r="O192" s="14">
+        <v>4.5627875328063965</v>
+      </c>
+      <c r="P192" s="14">
+        <v>5.3616738319396973</v>
+      </c>
+      <c r="R192" s="11">
+        <v>1.6699981689453125</v>
+      </c>
+      <c r="S192" s="12">
+        <v>0.93000030517578125</v>
+      </c>
+      <c r="T192" s="12">
+        <v>0.83443087339401245</v>
+      </c>
+      <c r="W192" s="12">
+        <v>2.8261356353759766</v>
+      </c>
+      <c r="X192" s="12">
+        <v>-2.283998966217041</v>
+      </c>
+    </row>
+    <row r="193" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A193" s="19">
         <v>29221</v>
       </c>
-      <c r="B191" s="11">
-[...14 lines deleted...]
-      <c r="J191" s="14">
+      <c r="B193" s="11">
+        <v>30.697444915771484</v>
+      </c>
+      <c r="C193" s="12">
+        <v>42.837558746337891</v>
+      </c>
+      <c r="D193" s="12">
+        <v>41.482963562011719</v>
+      </c>
+      <c r="G193" s="12">
+        <v>46.444793701171875</v>
+      </c>
+      <c r="H193" s="12">
+        <v>49.219505310058594</v>
+      </c>
+      <c r="J193" s="14">
         <v>9.4331398010253906</v>
       </c>
-      <c r="K191" s="14">
-[...28 lines deleted...]
-      <c r="A192" s="19">
+      <c r="K193" s="14">
+        <v>8.2954339981079102</v>
+      </c>
+      <c r="L193" s="14">
+        <v>9.0343112945556641</v>
+      </c>
+      <c r="O193" s="14">
+        <v>3.8964695930480957</v>
+      </c>
+      <c r="P193" s="14">
+        <v>10.995224952697754</v>
+      </c>
+      <c r="R193" s="11">
+        <v>1.760459303855896</v>
+      </c>
+      <c r="S193" s="12">
+        <v>2.3122591972351074</v>
+      </c>
+      <c r="T193" s="12">
+        <v>-0.29193484783172607</v>
+      </c>
+      <c r="W193" s="12">
+        <v>-0.58587861061096191</v>
+      </c>
+      <c r="X193" s="12">
+        <v>5.755702018737793</v>
+      </c>
+    </row>
+    <row r="194" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A194" s="19">
         <v>29129</v>
       </c>
-      <c r="B192" s="11">
-[...46 lines deleted...]
-      <c r="A193" s="19">
+      <c r="B194" s="11">
+        <v>30.166378021240234</v>
+      </c>
+      <c r="C194" s="12">
+        <v>41.869430541992188</v>
+      </c>
+      <c r="D194" s="12">
+        <v>41.604423522949219</v>
+      </c>
+      <c r="G194" s="12">
+        <v>46.718505859375</v>
+      </c>
+      <c r="H194" s="12">
+        <v>46.540756225585938</v>
+      </c>
+      <c r="J194" s="14">
+        <v>12.347084999084473</v>
+      </c>
+      <c r="K194" s="14">
+        <v>8.3111705780029297</v>
+      </c>
+      <c r="L194" s="14">
+        <v>13.634103775024414</v>
+      </c>
+      <c r="O194" s="14">
+        <v>3.429276704788208</v>
+      </c>
+      <c r="P194" s="14">
+        <v>6.7481861114501953</v>
+      </c>
+      <c r="R194" s="11">
+        <v>1.8552998304367065</v>
+      </c>
+      <c r="S194" s="12">
+        <v>0.13318026065826416</v>
+      </c>
+      <c r="T194" s="12">
+        <v>3.5676500797271729</v>
+      </c>
+      <c r="W194" s="12">
+        <v>-0.93655073642730713</v>
+      </c>
+      <c r="X194" s="12">
+        <v>-1.6026080846786499</v>
+      </c>
+    </row>
+    <row r="195" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A195" s="19">
         <v>29037</v>
       </c>
-      <c r="B193" s="11">
-[...41 lines deleted...]
-      <c r="X193" s="12">
+      <c r="B195" s="11">
+        <v>29.61689567565918</v>
+      </c>
+      <c r="C195" s="12">
+        <v>41.813743591308594</v>
+      </c>
+      <c r="D195" s="12">
+        <v>40.171253204345703</v>
+      </c>
+      <c r="G195" s="12">
+        <v>47.160186767578125</v>
+      </c>
+      <c r="H195" s="12">
+        <v>47.298770904541016</v>
+      </c>
+      <c r="J195" s="14">
+        <v>13.345865249633789</v>
+      </c>
+      <c r="K195" s="14">
+        <v>9.9954957962036133</v>
+      </c>
+      <c r="L195" s="14">
+        <v>10.655742645263672</v>
+      </c>
+      <c r="O195" s="14">
+        <v>8.2845239639282227</v>
+      </c>
+      <c r="P195" s="14">
+        <v>14.777857780456543</v>
+      </c>
+      <c r="R195" s="11">
+        <v>2.1709234714508057</v>
+      </c>
+      <c r="S195" s="12">
+        <v>3.3238058090209961</v>
+      </c>
+      <c r="T195" s="12">
+        <v>1.878948450088501</v>
+      </c>
+      <c r="W195" s="12">
+        <v>3.2552430629730225</v>
+      </c>
+      <c r="X195" s="12">
         <v>3.6166617870330811</v>
       </c>
     </row>
-    <row r="194" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A194" s="19">
+    <row r="196" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A196" s="19">
         <v>28946</v>
       </c>
-      <c r="B194" s="11">
-[...46 lines deleted...]
-      <c r="A195" s="19">
+      <c r="B196" s="11">
+        <v>28.98759651184082</v>
+      </c>
+      <c r="C196" s="12">
+        <v>40.468643188476563</v>
+      </c>
+      <c r="D196" s="12">
+        <v>39.430377960205078</v>
+      </c>
+      <c r="G196" s="12">
+        <v>45.673404693603516</v>
+      </c>
+      <c r="H196" s="12">
+        <v>45.647842407226563</v>
+      </c>
+      <c r="J196" s="14">
+        <v>14.864373207092285</v>
+      </c>
+      <c r="K196" s="14">
+        <v>10.971460342407227</v>
+      </c>
+      <c r="L196" s="14">
+        <v>11.89040470123291</v>
+      </c>
+      <c r="O196" s="14">
+        <v>9.5984487533569336</v>
+      </c>
+      <c r="P196" s="14">
+        <v>17.009712219238281</v>
+      </c>
+      <c r="R196" s="11">
+        <v>3.3377141952514648</v>
+      </c>
+      <c r="S196" s="12">
+        <v>2.3066980838775635</v>
+      </c>
+      <c r="T196" s="12">
+        <v>3.6392636299133301</v>
+      </c>
+      <c r="W196" s="12">
+        <v>2.170884370803833</v>
+      </c>
+      <c r="X196" s="12">
+        <v>2.9407486915588379</v>
+      </c>
+    </row>
+    <row r="197" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A197" s="19">
         <v>28856</v>
       </c>
-      <c r="B195" s="11">
-[...5 lines deleted...]
-      <c r="D195" s="12">
+      <c r="B197" s="11">
+        <v>28.051324844360352</v>
+      </c>
+      <c r="C197" s="12">
+        <v>39.556201934814453</v>
+      </c>
+      <c r="D197" s="12">
         <v>38.045791625976563</v>
       </c>
-      <c r="G195" s="12">
-[...17 lines deleted...]
-      <c r="R195" s="11">
+      <c r="G197" s="12">
+        <v>44.702957153320313</v>
+      </c>
+      <c r="H197" s="12">
+        <v>44.343803405761719</v>
+      </c>
+      <c r="J197" s="14">
+        <v>15.320545196533203</v>
+      </c>
+      <c r="K197" s="14">
+        <v>12.103913307189941</v>
+      </c>
+      <c r="L197" s="14">
+        <v>12.679862022399902</v>
+      </c>
+      <c r="P197" s="14">
+        <v>12.298678398132324</v>
+      </c>
+      <c r="R197" s="11">
         <v>4.4700994491577148</v>
       </c>
-      <c r="S195" s="12">
-[...13 lines deleted...]
-      <c r="A196" s="19">
+      <c r="S197" s="12">
+        <v>2.3271260261535645</v>
+      </c>
+      <c r="T197" s="12">
+        <v>3.914414644241333</v>
+      </c>
+      <c r="W197" s="12">
+        <v>-1.0329155921936035</v>
+      </c>
+      <c r="X197" s="12">
+        <v>1.7091438770294189</v>
+      </c>
+    </row>
+    <row r="198" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A198" s="19">
         <v>28764</v>
       </c>
-      <c r="B196" s="11">
-[...26 lines deleted...]
-      <c r="R196" s="11">
+      <c r="B198" s="11">
+        <v>26.851055145263672</v>
+      </c>
+      <c r="C198" s="12">
+        <v>38.656612396240234</v>
+      </c>
+      <c r="D198" s="12">
+        <v>36.612621307373047</v>
+      </c>
+      <c r="G198" s="12">
+        <v>45.169517517089844</v>
+      </c>
+      <c r="H198" s="12">
+        <v>43.598640441894531</v>
+      </c>
+      <c r="J198" s="14">
+        <v>13.789512634277344</v>
+      </c>
+      <c r="K198" s="14">
+        <v>13.026054382324219</v>
+      </c>
+      <c r="L198" s="14">
+        <v>11.896807670593262</v>
+      </c>
+      <c r="P198" s="14">
+        <v>12.144749641418457</v>
+      </c>
+      <c r="R198" s="11">
         <v>2.7608063220977783</v>
       </c>
-      <c r="S196" s="12">
-[...13 lines deleted...]
-      <c r="A197" s="19">
+      <c r="S198" s="12">
+        <v>1.6903313398361206</v>
+      </c>
+      <c r="T198" s="12">
+        <v>0.85313171148300171</v>
+      </c>
+      <c r="W198" s="12">
+        <v>3.7137529850006104</v>
+      </c>
+      <c r="X198" s="12">
+        <v>5.7989106178283691</v>
+      </c>
+    </row>
+    <row r="199" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A199" s="19">
         <v>28672</v>
       </c>
-      <c r="B197" s="11">
-[...43 lines deleted...]
-      <c r="A198" s="19">
+      <c r="B199" s="11">
+        <v>26.129665374755859</v>
+      </c>
+      <c r="C199" s="12">
+        <v>38.014049530029297</v>
+      </c>
+      <c r="D199" s="12">
+        <v>36.302909851074219</v>
+      </c>
+      <c r="G199" s="12">
+        <v>43.552101135253906</v>
+      </c>
+      <c r="H199" s="12">
+        <v>41.208969116210938</v>
+      </c>
+      <c r="J199" s="14">
+        <v>14.840798377990723</v>
+      </c>
+      <c r="K199" s="14">
+        <v>14.651157379150391</v>
+      </c>
+      <c r="L199" s="14">
+        <v>15.852714538574219</v>
+      </c>
+      <c r="P199" s="14">
+        <v>11.082253456115723</v>
+      </c>
+      <c r="R199" s="11">
+        <v>3.539719820022583</v>
+      </c>
+      <c r="S199" s="12">
+        <v>4.2405738830566406</v>
+      </c>
+      <c r="T199" s="12">
+        <v>3.0156815052032471</v>
+      </c>
+      <c r="W199" s="12">
+        <v>4.5081419944763184</v>
+      </c>
+      <c r="X199" s="12">
+        <v>5.6314868927001953</v>
+      </c>
+    </row>
+    <row r="200" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A200" s="19">
         <v>28581</v>
       </c>
-      <c r="B198" s="11">
-[...40 lines deleted...]
-      <c r="A199" s="19">
+      <c r="B200" s="11">
+        <v>25.236370086669922</v>
+      </c>
+      <c r="C200" s="12">
+        <v>36.467613220214844</v>
+      </c>
+      <c r="D200" s="12">
+        <v>35.240177154541016</v>
+      </c>
+      <c r="G200" s="12">
+        <v>41.673404693603516</v>
+      </c>
+      <c r="H200" s="12">
+        <v>39.012012481689453</v>
+      </c>
+      <c r="J200" s="14">
+        <v>13.565409660339355</v>
+      </c>
+      <c r="K200" s="14">
+        <v>11.998414039611816</v>
+      </c>
+      <c r="L200" s="14">
+        <v>16.713590621948242</v>
+      </c>
+      <c r="P200" s="14">
+        <v>7.2968220710754395</v>
+      </c>
+      <c r="R200" s="11">
+        <v>3.7481086254119873</v>
+      </c>
+      <c r="S200" s="12">
+        <v>3.3507277965545654</v>
+      </c>
+      <c r="T200" s="12">
+        <v>4.3705043792724609</v>
+      </c>
+      <c r="X200" s="12">
+        <v>-1.2038419246673584</v>
+      </c>
+    </row>
+    <row r="201" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A201" s="19">
         <v>28491</v>
       </c>
-      <c r="B199" s="11">
-[...37 lines deleted...]
-      <c r="A200" s="19">
+      <c r="B201" s="11">
+        <v>24.324655532836914</v>
+      </c>
+      <c r="C201" s="12">
+        <v>35.285297393798828</v>
+      </c>
+      <c r="D201" s="12">
+        <v>33.764499664306641</v>
+      </c>
+      <c r="H201" s="12">
+        <v>39.487377166748047</v>
+      </c>
+      <c r="J201" s="14">
+        <v>14.39295768737793</v>
+      </c>
+      <c r="K201" s="14">
+        <v>13.083479881286621</v>
+      </c>
+      <c r="L201" s="14">
+        <v>17.821573257446289</v>
+      </c>
+      <c r="P201" s="14">
+        <v>14.554605484008789</v>
+      </c>
+      <c r="R201" s="11">
+        <v>3.0831208229064941</v>
+      </c>
+      <c r="S201" s="12">
+        <v>3.1688458919525146</v>
+      </c>
+      <c r="T201" s="12">
+        <v>3.1922743320465088</v>
+      </c>
+      <c r="X201" s="12">
+        <v>1.569730281829834</v>
+      </c>
+    </row>
+    <row r="202" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A202" s="19">
         <v>28399</v>
       </c>
-      <c r="B200" s="11">
-[...5 lines deleted...]
-      <c r="D200" s="12">
+      <c r="B202" s="11">
+        <v>23.597126007080078</v>
+      </c>
+      <c r="C202" s="12">
+        <v>34.201507568359375</v>
+      </c>
+      <c r="D202" s="12">
         <v>32.719985961914063</v>
       </c>
-      <c r="H200" s="12">
-[...28 lines deleted...]
-      <c r="A201" s="19">
+      <c r="H202" s="12">
+        <v>38.877113342285156</v>
+      </c>
+      <c r="J202" s="14">
+        <v>14.680000305175781</v>
+      </c>
+      <c r="K202" s="14">
+        <v>13.08781623840332</v>
+      </c>
+      <c r="L202" s="14">
+        <v>16.598142623901367</v>
+      </c>
+      <c r="P202" s="14">
+        <v>12.011848449707031</v>
+      </c>
+      <c r="R202" s="11">
+        <v>3.7101995944976807</v>
+      </c>
+      <c r="S202" s="12">
+        <v>3.1524479389190674</v>
+      </c>
+      <c r="T202" s="12">
+        <v>4.418609619140625</v>
+      </c>
+      <c r="X202" s="12">
+        <v>4.7965373992919922</v>
+      </c>
+    </row>
+    <row r="203" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A203" s="19">
         <v>28307</v>
       </c>
-      <c r="B201" s="11">
-[...37 lines deleted...]
-      <c r="A202" s="19">
+      <c r="B203" s="11">
+        <v>22.752946853637695</v>
+      </c>
+      <c r="C203" s="12">
+        <v>33.156272888183594</v>
+      </c>
+      <c r="D203" s="12">
+        <v>31.335397720336914</v>
+      </c>
+      <c r="H203" s="12">
+        <v>37.097705841064453</v>
+      </c>
+      <c r="J203" s="14">
+        <v>11.71063232421875</v>
+      </c>
+      <c r="K203" s="14">
+        <v>12.565443992614746</v>
+      </c>
+      <c r="L203" s="14">
+        <v>11.230866432189941</v>
+      </c>
+      <c r="P203" s="14">
+        <v>10.505169868469238</v>
+      </c>
+      <c r="R203" s="11">
+        <v>2.3898375034332275</v>
+      </c>
+      <c r="S203" s="12">
+        <v>1.828705906867981</v>
+      </c>
+      <c r="T203" s="12">
+        <v>3.7811689376831055</v>
+      </c>
+      <c r="X203" s="12">
+        <v>2.0318048000335693</v>
+      </c>
+    </row>
+    <row r="204" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A204" s="19">
         <v>28216</v>
       </c>
-      <c r="B202" s="11">
-[...34 lines deleted...]
-      <c r="A203" s="19">
+      <c r="B204" s="11">
+        <v>22.221879959106445</v>
+      </c>
+      <c r="C204" s="12">
+        <v>32.560829162597656</v>
+      </c>
+      <c r="D204" s="12">
+        <v>30.193721771240234</v>
+      </c>
+      <c r="H204" s="12">
+        <v>36.358963012695313</v>
+      </c>
+      <c r="J204" s="14">
+        <v>10.908538818359375</v>
+      </c>
+      <c r="K204" s="14">
+        <v>12.874972343444824</v>
+      </c>
+      <c r="L204" s="14">
+        <v>9.9513483047485352</v>
+      </c>
+      <c r="R204" s="11">
+        <v>4.5041184425354004</v>
+      </c>
+      <c r="S204" s="12">
+        <v>4.3520126342773438</v>
+      </c>
+      <c r="T204" s="12">
+        <v>5.3613109588623047</v>
+      </c>
+      <c r="X204" s="12">
+        <v>5.4789390563964844</v>
+      </c>
+    </row>
+    <row r="205" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A205" s="19">
         <v>28126</v>
       </c>
-      <c r="B203" s="11">
-[...34 lines deleted...]
-      <c r="A204" s="19">
+      <c r="B205" s="11">
+        <v>21.264120101928711</v>
+      </c>
+      <c r="C205" s="12">
+        <v>31.202877044677734</v>
+      </c>
+      <c r="D205" s="12">
+        <v>28.657314300537109</v>
+      </c>
+      <c r="H205" s="12">
+        <v>34.470355987548828</v>
+      </c>
+      <c r="J205" s="14">
+        <v>10.478462219238281</v>
+      </c>
+      <c r="K205" s="14">
+        <v>8.9766607284545898</v>
+      </c>
+      <c r="L205" s="14">
+        <v>5.1470532417297363</v>
+      </c>
+      <c r="R205" s="11">
+        <v>3.3417842388153076</v>
+      </c>
+      <c r="S205" s="12">
+        <v>3.1728014945983887</v>
+      </c>
+      <c r="T205" s="12">
+        <v>2.1207520961761475</v>
+      </c>
+      <c r="X205" s="12">
+        <v>-0.68480277061462402</v>
+      </c>
+    </row>
+    <row r="206" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A206" s="19">
         <v>28034</v>
       </c>
-      <c r="B204" s="11">
-[...31 lines deleted...]
-      <c r="A205" s="19">
+      <c r="B206" s="11">
+        <v>20.576496124267578</v>
+      </c>
+      <c r="C206" s="12">
+        <v>30.243316650390625</v>
+      </c>
+      <c r="D206" s="12">
+        <v>28.062185287475586</v>
+      </c>
+      <c r="H206" s="12">
+        <v>34.708034515380859</v>
+      </c>
+      <c r="J206" s="14">
+        <v>7.7826023101806641</v>
+      </c>
+      <c r="K206" s="14">
+        <v>9.5082941055297852</v>
+      </c>
+      <c r="R206" s="11">
+        <v>1.0248686075210571</v>
+      </c>
+      <c r="S206" s="12">
+        <v>2.6759688854217529</v>
+      </c>
+      <c r="T206" s="12">
+        <v>-0.38801532983779907</v>
+      </c>
+      <c r="X206" s="12">
+        <v>3.3869125843048096</v>
+      </c>
+    </row>
+    <row r="207" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A207" s="19">
         <v>27942</v>
       </c>
-      <c r="B205" s="11">
-[...28 lines deleted...]
-      <c r="A206" s="19">
+      <c r="B207" s="11">
+        <v>20.367753982543945</v>
+      </c>
+      <c r="C207" s="12">
+        <v>29.455106735229492</v>
+      </c>
+      <c r="D207" s="12">
+        <v>28.171493530273438</v>
+      </c>
+      <c r="H207" s="12">
+        <v>33.571014404296875</v>
+      </c>
+      <c r="J207" s="14">
+        <v>8.6992092132568359</v>
+      </c>
+      <c r="K207" s="14">
+        <v>8.3005199432373047</v>
+      </c>
+      <c r="R207" s="11">
+        <v>1.6546680927276611</v>
+      </c>
+      <c r="S207" s="12">
+        <v>2.108710765838623</v>
+      </c>
+      <c r="T207" s="12">
+        <v>2.5873465538024902</v>
+      </c>
+    </row>
+    <row r="208" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A208" s="19">
         <v>27851</v>
       </c>
-      <c r="B206" s="11">
-[...17 lines deleted...]
-      <c r="S206" s="12">
+      <c r="B208" s="11">
+        <v>20.036220550537109</v>
+      </c>
+      <c r="C208" s="12">
+        <v>28.846811294555664</v>
+      </c>
+      <c r="D208" s="12">
+        <v>27.460983276367188</v>
+      </c>
+      <c r="J208" s="14">
+        <v>7.6352200508117676</v>
+      </c>
+      <c r="K208" s="14">
+        <v>8.2810707092285156</v>
+      </c>
+      <c r="R208" s="11">
+        <v>4.098876953125</v>
+      </c>
+      <c r="S208" s="12">
         <v>0.748055100440979</v>
       </c>
-      <c r="T206" s="12">
-[...4 lines deleted...]
-      <c r="A207" s="19">
+      <c r="T208" s="12">
+        <v>0.7575761079788208</v>
+      </c>
+    </row>
+    <row r="209" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A209" s="19">
         <v>27760</v>
       </c>
-      <c r="B207" s="11">
-[...22 lines deleted...]
-      <c r="A208" s="19">
+      <c r="B209" s="11">
+        <v>19.247299194335938</v>
+      </c>
+      <c r="C209" s="12">
+        <v>28.632623672485352</v>
+      </c>
+      <c r="D209" s="12">
+        <v>27.254510879516602</v>
+      </c>
+      <c r="J209" s="14">
+        <v>5.0779333114624023</v>
+      </c>
+      <c r="K209" s="14">
+        <v>7.7369365692138672</v>
+      </c>
+      <c r="R209" s="11">
+        <v>0.82007098197937012</v>
+      </c>
+      <c r="S209" s="12">
+        <v>3.6761207580566406</v>
+      </c>
+    </row>
+    <row r="210" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A210" s="19">
         <v>27668</v>
       </c>
-      <c r="B208" s="11">
-[...13 lines deleted...]
-      <c r="A209" s="19">
+      <c r="B210" s="11">
+        <v>19.090740203857422</v>
+      </c>
+      <c r="C210" s="12">
+        <v>27.617374420166016</v>
+      </c>
+      <c r="R210" s="11">
+        <v>1.8840067386627197</v>
+      </c>
+      <c r="S210" s="12">
+        <v>1.5435494184494019</v>
+      </c>
+    </row>
+    <row r="211" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A211" s="19">
         <v>27576</v>
       </c>
-      <c r="B209" s="11">
-[...13 lines deleted...]
-      <c r="A210" s="19">
+      <c r="B211" s="11">
+        <v>18.737720489501953</v>
+      </c>
+      <c r="C211" s="12">
+        <v>27.197566986083984</v>
+      </c>
+      <c r="R211" s="11">
+        <v>0.6596331000328064</v>
+      </c>
+      <c r="S211" s="12">
+        <v>2.0903732776641846</v>
+      </c>
+    </row>
+    <row r="212" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A212" s="19">
         <v>27485</v>
       </c>
-      <c r="B210" s="11">
-[...13 lines deleted...]
-      <c r="A211" s="19">
+      <c r="B212" s="11">
+        <v>18.614931106567383</v>
+      </c>
+      <c r="C212" s="12">
+        <v>26.640678405761719</v>
+      </c>
+      <c r="R212" s="11">
+        <v>1.6256096363067627</v>
+      </c>
+      <c r="S212" s="12">
+        <v>0.24177581071853638</v>
+      </c>
+    </row>
+    <row r="213" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A213" s="19">
         <v>27395</v>
       </c>
-      <c r="B211" s="11">
-[...3 lines deleted...]
-        <v>26.57902717590332</v>
+      <c r="B213" s="11">
+        <v>18.317165374755859</v>
+      </c>
+      <c r="C213" s="12">
+        <v>26.576421737670898</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="J8:Q8"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="R8:Y8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>